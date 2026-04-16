--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -749,537 +749,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning vs manual techniques for assessing left ventricular ejection fraction in 2D echocardiography: validation against CMR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echocardiography Segmentation with Enforced Temporal Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medrxiv : the Preprint Server For Health Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (10), pp.2867-2878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3173669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215858v1</w:t>
+                <w:t xml:space="preserve">hal-03672999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echocardiography Segmentation with Enforced Temporal Consistency</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep Learning vs manual techniques for assessing left ventricular ejection fraction in 2D echocardiography: validation against CMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Langet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medrxiv : the Preprint Server For Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672999v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation by deep learning in 2D echocardiography: synthetic dataset and validation</w:t>
+                <w:t xml:space="preserve">A pipeline for the generation of synthetic cardiac color Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Evain</w:t>
+                <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunyun Sun</w:t>
+                <w:t xml:space="preserve">Florian Vixege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khuram Faraz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Saloux</w:t>
+                <w:t xml:space="preserve">Faraz Khuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3151606⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (3), pp.932-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3136620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603014v1</w:t>
+                <w:t xml:space="preserve">hal-03538666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline for the generation of synthetic cardiac color Doppler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Motion estimation by deep learning in 2D echocardiography: synthetic dataset and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Nicoud</w:t>
+                <w:t xml:space="preserve">Khuram Faraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (3), pp.932-941. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (8), pp.1911-1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3136620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3151606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538666v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMRSegTools: An open-source software enabling reproducible research in segmentation of acute myocardial infarct in CMR images</w:t>
               </w:r>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vixège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,610 +1527,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Segmentation With Strong Anatomical Guarantees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Khuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Skandarani</w:t>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Judge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2020.3003240⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119215v1</w:t>
+                <w:t xml:space="preserve">hal-03027193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Automatic Ejection Fraction and Foreshortening Detection Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Smistad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partho Sengupta</w:t>
+                <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirish Shrestha</w:t>
+                <w:t xml:space="preserve">Ivar Mjaland Salte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Berthon</w:t>
+                <w:t xml:space="preserve">Daniela Melichova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Messas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">Thuy Mi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.2595-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2981037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019705v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Automatic Ejection Fraction and Foreshortening Detection Using Deep Learning</w:t>
+                <w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Smistad</w:t>
+                <w:t xml:space="preserve">Partho Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ostvik</w:t>
+                <w:t xml:space="preserve">Sirish Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivar Mjaland Salte</w:t>
+                <w:t xml:space="preserve">Béatrice Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Melichova</w:t>
+                <w:t xml:space="preserve">Emmanuel Messas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Mi Nguyen</w:t>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.2017-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149349v1</w:t>
+                <w:t xml:space="preserve">hal-03019705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faraz Khuram</w:t>
+                <w:t xml:space="preserve">Cardiac Segmentation With Strong Anatomical Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Skandarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+                <w:t xml:space="preserve">Thierry Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.3703-3713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2020.3003240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027193v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LU-Net: A Multistage Attention Network to Improve the Robustness of Segmentation of Left Ventricular Structures in 2-D Echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,130 +2194,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842580v1</w:t>
@@ -2341,77 +2341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Segmentation using an Open Large-Scale Dataset in 2D Echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,51 +2609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Techniques for Automatic MRI Cardiac Multi-structures Segmentation and Diagnosis: Is the Problem Solved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Zotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (3), pp.411-422. </w:t>
@@ -3406,542 +3406,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-Atrial Segmentation From 3-D Ultrasound Using B-Spline Explicit Active Surfaces With Scale Uncoupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed Evaluation of Five 3D Speckle Tracking Algorithms Using Synthetic Echocardiographic Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Queirós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+                <w:t xml:space="preserve">Szymon Cygan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.I. Sarvari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Barbosa</w:t>
+                <w:t xml:space="preserve">Maria Zontak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2015.2507638⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (8), pp.1915-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2016.2537848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272366v1</w:t>
+                <w:t xml:space="preserve">hal-01373083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Evaluation of Five 3D Speckle Tracking Algorithms Using Synthetic Echocardiographic Recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandro Queirós</w:t>
+                <w:t xml:space="preserve">Left-Atrial Segmentation From 3-D Ultrasound Using B-Spline Explicit Active Surfaces With Scale Uncoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szymon Cygan</w:t>
+                <w:t xml:space="preserve">S.I. Sarvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Zontak</w:t>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (8), pp.1915-1926. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (2), pp.212 - 221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2016.2537848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2015.2507638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373083v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Strategy to Simulate 3-D Nonlinear Radio-Frequency Ultrasound Using a Variant Spatial PSF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Varray</w:t>
+                <w:t xml:space="preserve">Compressed sensing Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Vray</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2579666⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.978-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2504240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373125v1</w:t>
+                <w:t xml:space="preserve">hal-01274672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Strategy to Simulate 3-D Nonlinear Radio-Frequency Ultrasound Using a Variant Spatial PSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Lorintiu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35, pp.978-987. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (9), pp.1390 - 1398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2504240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2579666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274672v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sparse Reconstruction Framework for Fourier-Based Plane-Wave Imaging</w:t>
               </w:r>
@@ -4247,51 +4247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (4), pp.967-977. </w:t>
@@ -4323,295 +4323,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pipeline for the Generation of Realistic 3D Synthetic Echocardiographic Sequences: Methodology and Open-access Database.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+                <w:t xml:space="preserve">Cardiac Chamber Volumetric Assessment Using 3D Ultrasound - A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allain</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2396632⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612822666151109112652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117490v1</w:t>
+                <w:t xml:space="preserve">hal-02059844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Chamber Volumetric Assessment Using 3D Ultrasound - A Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nuno Almeida</w:t>
+                <w:t xml:space="preserve">A Pipeline for the Generation of Realistic 3D Synthetic Echocardiographic Sequences: Methodology and Open-access Database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Bosch</w:t>
+                <w:t xml:space="preserve">Pascal Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (1), pp.105-121. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (7), pp.1436-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1381612822666151109112652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2396632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059844v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D harmonic phase tracking with anatomical regularization</w:t>
               </w:r>
@@ -4623,77 +4623,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (1), pp.70-81. </w:t>
@@ -4743,51 +4743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning and line-wise subsampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Lorintiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,307 +4992,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00932134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole myocardium tracking in 2D-echocardiography in multiple orientations using a motion constrained level-set</w:t>
+                <w:t xml:space="preserve">Fast Automatic Myocardial Segmentation in 4D cine CMR datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dietenbeck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">S. Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jasaityte</w:t>
+                <w:t xml:space="preserve">P. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Robesyn</w:t>
+                <w:t xml:space="preserve">L. Vilaça J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (3), pp.500-514. </w:t>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.1115-1131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941827v1</w:t>
+                <w:t xml:space="preserve">hal-01015768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Automatic Myocardial Segmentation in 4D cine CMR datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole myocardium tracking in 2D-echocardiography in multiple orientations using a motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Queiros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brecht Heyde</w:t>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Morais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Vilaça J.</w:t>
+                <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (7), pp.1115-1131. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.500-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015768v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Technique for the Estimation of Cardiac Motion in Echocardiography Based on Transverse Oscillations: a preliminary evaluation in silico and a feasibility demonstration in vivo</w:t>
               </w:r>
@@ -5412,90 +5412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time 3D interactive segmentation of echocardiographic data through user-based deformation of B-spline explicit active surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cikes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5552,450 +5552,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale optical flow computation from the monogenic signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressive Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (11), pp.1979-1988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2266871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121528v1</w:t>
+                <w:t xml:space="preserve">hal-00839213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Fully Automatic 3D Echocardiographic Segmentation Using B-Spline Explicit Active Surfaces: Feasibility Study and Validation in a Clinical Setting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale optical flow computation from the monogenic signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.008⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 34 (n° 1), pp. 33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796930v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressive Sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Fast and Fully Automatic 3D Echocardiographic Segmentation Using B-Spline Explicit Active Surfaces: Feasibility Study and Validation in a Clinical Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Liebgott</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (11), pp.1979-1988. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (1), pp.89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2266871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839213v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D strain assessment in ultrasound (straus): A synthetic comparison of five tracking methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,307 +6079,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Left Ventricular Volume and Global Function using a Fast Fully Automated Segmentation Tool: Validation in a Clinical Setting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiac Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-012-0103-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828453v1</w:t>
+                <w:t xml:space="preserve">inserm-00762497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Germain Forestier</w:t>
+                <w:t xml:space="preserve">Quantification of Left Ventricular Volume and Global Function using a Fast Fully Automated Segmentation Tool: Validation in a Clinical Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiac Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-012-0103-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00762497v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial Motion Estimation from Medical Images Using the Monogenic Signal</w:t>
               </w:r>
@@ -6476,484 +6476,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">B-Spline Explicit Active Surfaces: An efficient framework for real-time 3D region-based segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barbosa</w:t>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (2), pp.386-401. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.241-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2011.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tip.2011.2161484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796887v1</w:t>
+                <w:t xml:space="preserve">hal-00819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Segmentation of a Motion Mask to Preserve Sliding Motion in Deformable Registration of Thoracic CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rit</w:t>
+                <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (2), pp.1006-1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.3679009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-Spline Explicit Active Surfaces: An efficient framework for real-time 3D region-based segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Schaerer</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.386-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2011.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tip.2011.2161484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7224,51 +7224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (3), pp.373-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7448,51 +7448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7578,51 +7578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (10), pp.2189-2194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7828,51 +7828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (9), pp.1689-1694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7932,307 +7932,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de domaine de segmentations échocardiographiques via l’apprentissage par renforcement</w:t>
+                <w:t xml:space="preserve">Controllable latent diffusion model to evaluate the performance of segmentation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Judge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+                <w:t xml:space="preserve">Romain Deleat-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Sandler</w:t>
+                <w:t xml:space="preserve">Celia Goujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Sokol</w:t>
+                <w:t xml:space="preserve">P Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Daejeon, South Korea. In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971655v1</w:t>
+                <w:t xml:space="preserve">hal-05225990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable latent diffusion model to evaluate the performance of segmentation methods</w:t>
+                <w:t xml:space="preserve">Adaptation de domaine de segmentations échocardiographiques via l’apprentissage par renforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Deleat-Besson</w:t>
+                <w:t xml:space="preserve">Arnaud Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Goujat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Roman Sandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Croisille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">Joseph Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Daejeon, South Korea. In press</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225990v1</w:t>
+                <w:t xml:space="preserve">hal-04971655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of realistic cardiac ultrasound sequences with ground truth motion and speckle decorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8417,103 +8417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Adaptation of Echocardiography Segmentation Via Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Sandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Marrakesh, Morocco</w:t>
@@ -8782,293 +8782,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Volumetric Indices from Echocardiography: Which Deep Learning Solution for Clinical Use?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart. FIMH 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841708v1</w:t>
+                <w:t xml:space="preserve">hal-04825208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of volumetric indices from echocardiography: which deep learning solution for clinical use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Jung Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825208v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of volumetric indices from echocardiography: which deep learning solution for clinical use?</w:t>
+                <w:t xml:space="preserve">Extraction of Volumetric Indices from Echocardiography: Which Deep Learning Solution for Clinical Use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
@@ -9103,103 +9094,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart. FIMH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.245-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087268v2</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Contour Uncertainty Estimation for Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9289,51 +9289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISP - Reliable Uncertainty Estimation for Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9648,77 +9648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Duplex Pipeline for the Generation of Realistic Echocardiographic Sequences with Doppler Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9795,90 +9795,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac MRI Segmentation with Strong Anatomical Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Skandarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2019, 22nd International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. </w:t>
@@ -9929,64 +9929,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Segmentation in 2D echocardiography using the CAMUS dataset : Automatic Assessment of the Anatomical Shape Validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10054,90 +10054,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Applied to Multi-Structure Segmentation in 2D Echocardiography: A Preliminary Investigation of the Required Database Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
@@ -10227,51 +10227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Voorneveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Bandaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Houston, United States. pp.18</w:t>
@@ -10300,64 +10300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Automatic Real-Time Ejection Fraction and MAPSE Measurements in 2D Echocardiography Using Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivar Mjal Salte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10419,519 +10419,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE DE L’ORIENTATION LOCALE DE LA STRUCTURE TISSULAIRE PAR IMAGERIE ULTRASONORE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+                <w:t xml:space="preserve">Phase-Based Registration of Cardiac Tagged MR Images by Incorporating Anatomical Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Statistical Atlases and Computational Models of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.39-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-52718-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505208v1</w:t>
+                <w:t xml:space="preserve">hal-02048117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Based Registration of Cardiac Tagged MR Images by Incorporating Anatomical Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sermesant</w:t>
+                <w:t xml:space="preserve">Fast and Fully Automatic 3D Left Ventricular Segmentation Using Shape-Based B-Spline Explicit Active Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Queirós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Engvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thor Edvardsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Statistical Atlases and Computational Models of the Heart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-52718-5_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02048117v1</w:t>
+                <w:t xml:space="preserve">hal-01599974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Fully Automatic 3D Left Ventricular Segmentation Using Shape-Based B-Spline Explicit Active Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandro Queirós</w:t>
+                <w:t xml:space="preserve">The UltraSound ToolBox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Rodriguez-Molares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Marius Hoel Rindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thor Edvardsen</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Austeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599974v1</w:t>
+                <w:t xml:space="preserve">hal-01599351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UltraSound ToolBox</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ole Marius Hoel Rindal</w:t>
+                <w:t xml:space="preserve">IMAGERIE DE L’ORIENTATION LOCALE DE LA STRUCTURE TISSULAIRE PAR IMAGERIE ULTRASONORE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Turquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Austeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599351v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-based 3D Ultrafast Ultrasound Imaging with Diverging Waves: In Vitro Experiment Validation</w:t>
               </w:r>
@@ -11176,51 +11176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully Automatic and Multi-Structural Segmentation of the Left Ventricle and the Myocardium on Highly Heterogeneous 2D Echocardiographic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11274,252 +11274,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Realistic 4D Synthetic CSPAMM Tagged MR Sequences for Benchmarking Cardiac Motion Tracking Algorithms</w:t>
+                <w:t xml:space="preserve">Phase-based registration of cardiac tagged MR images using anatomical deformation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Simulation and Synthesis in Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.617-620</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048135v1</w:t>
+                <w:t xml:space="preserve">hal-02048076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-based registration of cardiac tagged MR images using anatomical deformation model</w:t>
+                <w:t xml:space="preserve">Generation of Realistic 4D Synthetic CSPAMM Tagged MR Sequences for Benchmarking Cardiac Motion Tracking Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudom Somphone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Simulation and Synthesis in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.108-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46630-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048076v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane-wave imaging challenge in medical ultrasound</w:t>
               </w:r>
@@ -11881,51 +11881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-sampled Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Lorintiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12132,51 +12132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed sensing reconstruction of line-wise sub-sampled 3D echographic images based on dictionary learning: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Lorintiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12314,51 +12314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro (ISBI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, New York, United States. pp.756-759, </w:t>
@@ -12524,567 +12524,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Expert Delineation of 3D Left Ventricular Echocardiograms for the CETUS Segmentation Challenge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+                <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.863 - 866, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048176v1</w:t>
+                <w:t xml:space="preserve">hal-01117595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Alessandrini</w:t>
+                <w:t xml:space="preserve">Segmentation d'images médicales : un parcours via l'imagerie échographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée "Panorama de techniques d'imagerie biomédicale" de la Communauté de Compétence Technique Traitement du Signal et des Images (CCT-TS) - CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117604v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images médicales : un parcours via l'imagerie échographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. d'Hooge</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Panorama de techniques d'imagerie biomédicale" de la Communauté de Compétence Technique Traitement du Signal et des Images (CCT-TS) - CNES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1317-1321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923298v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+                <w:t xml:space="preserve">Clinical Expert Delineation of 3D Left Ventricular Echocardiograms for the CETUS Segmentation Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Papachristidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel L. Geleijnse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117595v1</w:t>
+                <w:t xml:space="preserve">hal-02048176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle decorrelation of motion in Ultrasound Fourier images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13157,64 +13157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic left-atrial segmentation from volumetric ultrasound using B-spline explicit active surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13317,64 +13317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szymon Cygan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13425,77 +13425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of ultra-realistic synthetic echocardiographic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13818,64 +13818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the left atrium of the heart using B-spline explicit active surfaces (BEAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13937,540 +13937,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
+                <w:t xml:space="preserve">Fast Fully Automatic Segmentation of the Myocardium in 2D cine MR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dietenbeck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">S. Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Alessandrini</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jasaityte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robesyn</w:t>
+                <w:t xml:space="preserve">P. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1022-1025, </w:t>
+              <w:t xml:space="preserve">7th International Conference on Functional Imaging and Modeling of the Heart (FIMH'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.71-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059850v1</w:t>
+                <w:t xml:space="preserve">hal-00849936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing Ultrasound Imaging using Overcomplete Dictionaries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.45-48</w:t>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850070v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fully Automatic Segmentation of the Myocardium in 2D cine MR Images</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Compressive Sensing Ultrasound Imaging using Overcomplete Dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional Imaging and Modeling of the Heart (FIMH'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00849936v1</w:t>
+                <w:t xml:space="preserve">hal-00850070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. d'Hooge</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1022-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922108v1</w:t>
+                <w:t xml:space="preserve">hal-02059850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac motion assessement from echocardiographic image sequences by means of the structure multivector</w:t>
               </w:r>
@@ -14573,103 +14573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards online real-time strain estimation in volumetric us data: Feasibility study and initial clinical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.824 - 827, </w:t>
@@ -14701,498 +14701,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid energy approach for real-time b-spline explicit active tracking of surfaces (heartBEATS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Barbosa</w:t>
+                <w:t xml:space="preserve">Oscillations transverses et estimation du mouvement échocardiographie : le Tagging Ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM - Signal et Image en Acoustique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941888v1</w:t>
+                <w:t xml:space="preserve">hal-00921538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations transverses et estimation du mouvement échocardiographie : le Tagging Ultrasonore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+                <w:t xml:space="preserve">Hybrid energy approach for real-time b-spline explicit active tracking of surfaces (heartBEATS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM - Signal et Image en Acoustique Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.663 - 666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921538v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic phase based optical flow computation for myocardial motion analysis in 3D echocardiography</w:t>
+                <w:t xml:space="preserve">Simulation of realistic echocardiographic sequences for ground-truth validation of motion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACOM workshop at MICCAI 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2329 - 2332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839223v1</w:t>
+                <w:t xml:space="preserve">hal-00830363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of realistic echocardiographic sequences for ground-truth validation of motion estimation</w:t>
+                <w:t xml:space="preserve">Monogenic phase based optical flow computation for myocardial motion analysis in 3D echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STACOM workshop at MICCAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830363v1</w:t>
+                <w:t xml:space="preserve">hal-00839223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual deployment of pipeline flow diverters in cerebral vessels with aneurysms to understand thrombosis</w:t>
               </w:r>
@@ -15316,64 +15316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogenic phase based myocardial motion analysis from cardiac ultrasound with transverse oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15437,260 +15437,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du mouvement du coeur basée sur la phase en imagerie cardiaque multimodalités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Basarab</w:t>
+                <w:t xml:space="preserve">Phase-Based Heart Motion Estimation in Multimodality Cardiac Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.217-235, 2015, 9781848212350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102832v1</w:t>
+                <w:t xml:space="preserve">hal-01486128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Based Heart Motion Estimation in Multimodality Cardiac Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Estimation du mouvement du coeur basée sur la phase en imagerie cardiaque multimodalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.221-248, 2015, 978-2-7462-2563-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01486128v1</w:t>
+                <w:t xml:space="preserve">hal-01102832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Segmentation of Structures in Image Sequences</w:t>
               </w:r>
@@ -16207,64 +16207,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning framework for domain adaptation of echocardiography segmentation (RL4Seg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16499,51 +16499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3411718" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3326377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142824v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3289621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ropert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3151606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3136620" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Romero R." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Spaltenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Skandarani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3003240" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sengupta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirish Shrestha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Mjaland Salte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Melichova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Mi Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2981037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2837502" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Chakraborty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2786300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papachristidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel L. Geleijnse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2017.06.027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Queir&#243;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Engvall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Edvardsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2734959" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Turquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Almeida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Sarvari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.2507638" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Cygan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zontak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2537848" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2579666" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lorintiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2504240" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614996" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2616300" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117490v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2396632" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Almeida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bosch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612822666151109112652" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.08.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N28LVQ4Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2442154" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Spaltenstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vandroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queiros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila&#231;a J." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.06.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDHMLCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839213v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2266871" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Gao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2261823" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121047v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2226903" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688924v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maggio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Marchi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Speciale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.2092" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819449v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919946v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.515" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919948v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.06.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PJ24XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1678198" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971655v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Judge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sandler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sokol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226018v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650344v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_25" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087268v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Cho Kim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gomez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agisilaos Chartsias" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43898-1_21" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215854v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Porumb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Beqiri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16452-1_47" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898005v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Lain&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zahnd" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958665" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979523v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02318818v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32245-8_70" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093095v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580136" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048104v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Khellaf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Voorneveld" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bandaru" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Mjal Salte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505208v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048117v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52718-5_5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599974v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599351v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Marius Hoel Rindal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Austeng" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599710v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609235v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinoza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092632" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048135v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Somphone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46630-9_11" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048076v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792365v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Arendt Jensen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433212v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433084v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728805" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0321" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0185" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0157" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117557v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163982" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272389v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wiaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0184" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048176v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117604v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorintiu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025263" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923298v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0296" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117543v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada Olimpiu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0150" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095790v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0149" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095133v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchesseau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Waechter-Stehle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867812" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0033" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117578v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samset" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850070v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849936v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TMQV8TKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0392" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921538v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839223v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830363v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467363" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842724v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fl&#243;rez-Valencia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Latt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839216v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102832v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486128v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997393v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molines" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997386v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998055v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3411718" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3326377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142824v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3289621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ropert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3136620" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3151606" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Romero R." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Spaltenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Mjaland Salte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Melichova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Mi Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2981037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sengupta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirish Shrestha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Skandarani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3003240" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2837502" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Chakraborty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2786300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papachristidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel L. Geleijnse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2017.06.027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Queir&#243;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Engvall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Edvardsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2734959" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Turquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Cygan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zontak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2537848" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Almeida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Sarvari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.2507638" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lorintiu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2504240" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2579666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614996" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2616300" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Almeida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bosch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612822666151109112652" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2396632" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.08.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N28LVQ4Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2442154" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Spaltenstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vandroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queiros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila&#231;a J." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.06.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2266871" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDHMLCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Gao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2261823" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121047v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2226903" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688924v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maggio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Marchi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Speciale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.2092" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819449v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919946v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.515" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919948v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.06.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PJ24XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1678198" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225990v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971655v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Judge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sandler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sokol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226018v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650344v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087268v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_25" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Cho Kim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gomez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agisilaos Chartsias" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43898-1_21" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215854v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Porumb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Beqiri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16452-1_47" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898005v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Lain&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zahnd" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958665" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979523v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02318818v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32245-8_70" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093095v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580136" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048104v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Khellaf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Voorneveld" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bandaru" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Mjal Salte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048117v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52718-5_5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599351v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Marius Hoel Rindal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Austeng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505208v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599710v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609235v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinoza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092632" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048076v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048135v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Somphone" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46630-9_11" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792365v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Arendt Jensen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433212v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433084v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728805" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0321" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0185" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0157" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117557v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163982" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272389v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wiaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0184" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923298v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorintiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025263" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048176v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0296" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117543v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada Olimpiu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0150" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095790v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0149" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095133v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchesseau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Waechter-Stehle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867812" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0033" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117578v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samset" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TMQV8TKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850070v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0392" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921538v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830363v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467363" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839223v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842724v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fl&#243;rez-Valencia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Latt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839216v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486128v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102832v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997393v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molines" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997386v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998055v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>