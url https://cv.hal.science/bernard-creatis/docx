--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -66,325 +66,325 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing Echocardiography Images and Medical Records for Continuous Patient Stratification</w:t>
+                <w:t xml:space="preserve">Medical Image Analysis – Special Issue FIMH 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Stym-Popper</w:t>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thome</w:t>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (10), pp.1388-1400. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.103612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3600902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2025.103612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225957v1</w:t>
+                <w:t xml:space="preserve">hal-05045829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Analysis – Special Issue FIMH 2023</w:t>
+                <w:t xml:space="preserve">Fusing Echocardiography Images and Medical Records for Continuous Patient Stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+                <w:t xml:space="preserve">Jérémie Stym-Popper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 103, pp.103612. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (10), pp.1388-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2025.103612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2025.3600902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045829v1</w:t>
+                <w:t xml:space="preserve">hal-05225957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-Guided Neural Networks for Intraventricular Vector Flow Mapping</w:t>
               </w:r>
@@ -498,520 +498,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Cardiac Imaging Using Deep Learning For Speckle-Tracking Echocardiography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Unwrapping of Color Doppler Echocardiography using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Jung Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingfeng Lu</w:t>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Millioz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 70 (12), pp.1761-1772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3326377⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.810-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3289621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253241v1</w:t>
+                <w:t xml:space="preserve">hal-04142824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Unwrapping of Color Doppler Echocardiography using Deep Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Ultrafast Cardiac Imaging Using Deep Learning For Speckle-Tracking Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Millioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+                <w:t xml:space="preserve">Jonathan Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 70 (8), pp.810-820. </w:t>
+              <w:t xml:space="preserve">, 2023, 70 (12), pp.1761-1772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3289621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3326377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142824v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echocardiography Segmentation with Enforced Temporal Consistency</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep Learning vs manual techniques for assessing left ventricular ejection fraction in 2D echocardiography: validation against CMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Langet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medrxiv : the Preprint Server For Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672999v1</w:t>
+                <w:t xml:space="preserve">hal-04215858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning vs manual techniques for assessing left ventricular ejection fraction in 2D echocardiography: validation against CMR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echocardiography Segmentation with Enforced Temporal Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medrxiv : the Preprint Server For Health Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (10), pp.2867-2878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3173669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215858v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pipeline for the generation of synthetic cardiac color Doppler</w:t>
               </w:r>
@@ -1170,64 +1170,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (8), pp.1911-1924. </w:t>
@@ -1278,90 +1278,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMRSegTools: An open-source software enabling reproducible research in segmentation of acute myocardial infarct in CMR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Romero R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Spaltenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (9), pp.e0274491. </w:t>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (24), pp.245019. </w:t>
@@ -1527,610 +1527,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Automatic Ejection Fraction and Foreshortening Detection Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+                <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+                <w:t xml:space="preserve">Andreas Ostvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivar Mjaland Salte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Melichova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Mi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.2595-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2981037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027193v1</w:t>
+                <w:t xml:space="preserve">hal-03149349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Automatic Ejection Fraction and Foreshortening Detection Using Deep Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivar Mjaland Salte</w:t>
+                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Khuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Melichova</w:t>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Mi Nguyen</w:t>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67 (12), pp.2595-2604. </w:t>
+              <w:t xml:space="preserve">, 2020, 67 (12), pp.2565-2573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2981037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149349v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac Segmentation With Strong Anatomical Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partho Sengupta</w:t>
+                <w:t xml:space="preserve">Youssef Skandarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirish Shrestha</w:t>
+                <w:t xml:space="preserve">Thierry Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Berthon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.3703-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2020.3003240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019705v1</w:t>
+                <w:t xml:space="preserve">hal-03119215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Segmentation With Strong Anatomical Guarantees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+                <w:t xml:space="preserve">Proposed Requirements for Cardiovascular Imaging Related Machine Learning Evaluation (PRIME) Checklist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partho Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Skandarani</w:t>
+                <w:t xml:space="preserve">Sirish Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Judge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Béatrice Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Emmanuel Messas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.2017-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119215v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LU-Net: A Multistage Attention Network to Improve the Robustness of Segmentation of Left Ventricular Structures in 2-D Echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,5739 +2188,5617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Convolutional Neural Networks for Motion Estimation From Ultrasound Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khuram Faraz</w:t>
+                <w:t xml:space="preserve">Deep Learning for Segmentation using an Open Large-Scale Dataset in 2D Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+                <w:t xml:space="preserve">Erik Smistad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+                <w:t xml:space="preserve">Andreas Ostvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2976809⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (9), pp.2198-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2019.2900516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842580v1</w:t>
+                <w:t xml:space="preserve">hal-02054458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Segmentation using an Open Large-Scale Dataset in 2D Echocardiography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Cervenansky</w:t>
+                <w:t xml:space="preserve">A Framework for the Generation of Realistic Synthetic Cardiac Ultrasound and Magnetic Resonance Imaging Sequences from the same Virtual Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38 (9), pp.2198-2210. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.741-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2017.2708159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2019.2900516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02054458v1</w:t>
+                <w:t xml:space="preserve">hal-01533366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the Generation of Realistic Synthetic Cardiac Ultrasound and Magnetic Resonance Imaging Sequences from the same Virtual Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan d'Hooge</w:t>
+                <w:t xml:space="preserve">Deep Learning Techniques for Automatic MRI Cardiac Multi-structures Segmentation and Diagnosis: Is the Problem Solved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Zotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37 (3), pp.741-754. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 37 (11), pp.2514-2525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2837502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2017.2708159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01533366v1</w:t>
+                <w:t xml:space="preserve">hal-01803621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Techniques for Automatic MRI Cardiac Multi-structures Segmentation and Diagnosis: Is the Problem Solved?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Realistic Vendor-Specific Synthetic Ultrasound Data for Quality Assurance of 2-D Speckle Tracking Echocardiography: Simulation Pipeline and Open Access Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidisha Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xin Yang</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (3), pp.411-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2786300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2837502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01803621v1</w:t>
+                <w:t xml:space="preserve">hal-02059841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Vendor-Specific Synthetic Ultrasound Data for Quality Assurance of 2-D Speckle Tracking Echocardiography: Simulation Pipeline and Open Access Database</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Local Orientation Imaging for Tissue Structure Using Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Turquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (5), pp.298 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2017.2786300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02059841v1</w:t>
+                <w:t xml:space="preserve">hal-01596136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized Delineation of Endocardial Boundaries in Three-Dimensional Left Ventricular Echocardiograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Papachristidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel L. Geleijnse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (11), pp.1059-1069. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.echo.2017.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Fully Automatic Left Ventricular Segmentation and Tracking in Echocardiography Using Shape-Based B-Spline Explicit Active Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Queirós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Engvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thor Edvardsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (11), pp.2287-2296. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2017.2734959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">heartBEATS: A hybrid energy approach for real-time B-spline explicit active tracking of surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.26-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Orientation Imaging for Tissue Structure Using Ultrasound Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Left-Atrial Segmentation From 3-D Ultrasound Using B-Spline Explicit Active Surfaces With Scale Uncoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Turquin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Sarvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (2), pp.212 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2015.2507638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596136v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Evaluation of Five 3D Speckle Tracking Algorithms Using Synthetic Echocardiographic Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Queirós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szymon Cygan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zontak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (8), pp.1915-1926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2016.2537848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-Atrial Segmentation From 3-D Ultrasound Using B-Spline Explicit Active Surfaces With Scale Uncoupling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Compressed sensing Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2015.2507638⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.978-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2504240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272366v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hybrid Strategy to Simulate 3-D Nonlinear Radio-Frequency Ultrasound Using a Variant Spatial PSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2504240⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (9), pp.1390 - 1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2579666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274672v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Strategy to Simulate 3-D Nonlinear Radio-Frequency Ultrasound Using a Variant Spatial PSF</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Sparse Reconstruction Framework for Fourier-Based Plane-Wave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63 (9), pp.1390 - 1398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2579666⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 63 (12), pp.2092 - 2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2614996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373125v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sparse Reconstruction Framework for Fourier-Based Plane-Wave Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of Fourier-Based Techniques for Ultrafast Imaging in Ultrasound With Diverging Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63 (12), pp.2092 - 2106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2614996⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 63 (12), pp.2125 - 2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2616300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433056v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Fourier-Based Techniques for Ultrafast Imaging in Ultrasound With Diverging Waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">Standardized evaluation system for left ventricular segmentation algorithms in 3D echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G.H. Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2616300⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.967-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2503890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433038v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized evaluation system for left ventricular segmentation algorithms in 3D echocardiography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning and line-wise subsampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 35 (4), pp.967-977. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2503890⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 34 (12), pp.2467-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2442154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272359v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Chamber Volumetric Assessment Using 3D Ultrasound - A Review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Pipeline for the Generation of Realistic 3D Synthetic Echocardiographic Sequences: Methodology and Open-access Database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Bosch</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (7), pp.1436-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2396632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1381612822666151109112652⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02059844v1</w:t>
+                <w:t xml:space="preserve">hal-01117490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pipeline for the Generation of Realistic 3D Synthetic Echocardiographic Sequences: Methodology and Open-access Database.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cardiac Chamber Volumetric Assessment Using 3D Ultrasound - A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allain</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1381612822666151109112652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2396632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117490v1</w:t>
+                <w:t xml:space="preserve">hal-02059844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D harmonic phase tracking with anatomical regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (1), pp.70-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning and line-wise subsampling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time 3D interactive segmentation of echocardiographic data through user-based deformation of B-spline explicit active surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cikes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2442154⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180189v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMRSegTools: an Osirix plugin for myocardial infarct sizing on DE-CMR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Spaltenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (Suppl 1), pp.P204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00932134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Automatic Myocardial Segmentation in 4D cine CMR datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Whole myocardium tracking in 2D-echocardiography in multiple orientations using a motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Vilaça J.</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robesyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (7), pp.1115-1131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.500-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015768v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole myocardium tracking in 2D-echocardiography in multiple orientations using a motion constrained level-set</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Fast Automatic Myocardial Segmentation in 4D cine CMR datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Robesyn</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vilaça J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (3), pp.500-514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.1115-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00941827v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Technique for the Estimation of Cardiac Motion in Echocardiography Based on Transverse Oscillations: a preliminary evaluation in silico and a feasibility demonstration in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Boussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinxin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Serusclat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 33 (n° 5), pp. 1148-1162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2014.2305846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time 3D interactive segmentation of echocardiographic data through user-based deformation of B-spline explicit active surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressive Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (11), pp.1979-1988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2266871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00941825v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Velocity Estimation Using Compressive Sensing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiscale optical flow computation from the monogenic signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2266871⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 34 (n° 1), pp. 33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839213v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale optical flow computation from the monogenic signal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast and Fully Automatic 3D Echocardiographic Segmentation Using B-Spline Explicit Active Surfaces: Feasibility Study and Validation in a Clinical Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (1), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121528v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Fully Automatic 3D Echocardiographic Segmentation Using B-Spline Explicit Active Surfaces: Feasibility Study and Validation in a Clinical Setting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Quantification of Left Ventricular Volume and Global Function using a Fast Fully Automated Segmentation Tool: Validation in a Clinical Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2012.08.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiac Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-012-0103-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796930v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D strain assessment in ultrasound (straus): A synthetic comparison of five tracking methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (9), pp.1632 - 1646. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2013.2261823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00762497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Left Ventricular Volume and Global Function using a Fast Fully Automated Segmentation Tool: Validation in a Clinical Setting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myocardial Motion Estimation from Medical Images Using the Monogenic Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiac Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-012-0103-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.1084-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2012.2226903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00828453v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial Motion Estimation from Medical Images Using the Monogenic Signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2012.2226903⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.386-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121047v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-Spline Explicit Active Surfaces: An efficient framework for real-time 3D region-based segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (1), pp.241-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tip.2011.2161484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Segmentation of a Motion Mask to Preserve Sliding Motion in Deformable Registration of Thoracic CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (2), pp.1006-1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.3679009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the whole myocardium in 2D-echocardiography for multiple orientations using a geometrically constrained level-set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (9), pp.1240\textendash1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796887v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a geometric formulation of annular-like shape priors for constraining variational level-sets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A restoration framework for ultrasonic tissue characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Maggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca de Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Speciale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2011.03.018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (11), pp.2344-2360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2011.2092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01919687v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A restoration framework for ultrasonic tissue characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of motion tracking in echocardiographic image sequences: influence of system geometry and point-spread function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2011.2092⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3), pp.373-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688924v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of motion tracking in echocardiographic image sequences: influence of system geometry and point-spread function</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Variational B-Spline Level-Set: A Linear Filtering Approach for Fast Deformable Model Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thevenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (6), pp.1179-1191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01919725v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational B-Spline Level-Set: A Linear Filtering Approach for Fast Deformable Model Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Statistical modeling of the radio-frequency signal for partially and fully developed speckle based on a Generalized Gaussian model with application to echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (10), pp.2189-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2007.515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819449v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compactly supported radial basis functions based collocation method for level-set evolution in image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (7), pp.1873-1887. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2007.898969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of the radio-frequency signal for partially and fully developed speckle based on a Generalized Gaussian model with application to echocardiography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Statistics of the Radio-Frequency Signal Based on K Distribution with Application to Echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 54 (10), pp.2189-2194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2007.515⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 53 (9), pp.1689-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2006.1678198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919946v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A level set framework with a shape and motion prior for segmentation and region tracking in echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dydenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10 (2), pp.162-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2005.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919948v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01919949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7932,1287 +7810,1287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable latent diffusion model to evaluate the performance of segmentation methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Generation of realistic cardiac ultrasound sequences with ground truth motion and speckle decorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Daejeon, South Korea. In press</w:t>
+              <w:t xml:space="preserve">International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225990v1</w:t>
+                <w:t xml:space="preserve">hal-05226018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de domaine de segmentations échocardiographiques via l’apprentissage par renforcement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Sokol</w:t>
+                <w:t xml:space="preserve">Controllable latent diffusion model to evaluate the performance of segmentation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deleat-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Goujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Daejeon, South Korea. In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971655v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of realistic cardiac ultrasound sequences with ground truth motion and speckle decorrelation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Adaptation de domaine de segmentations échocardiographiques via l’apprentissage par renforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sandler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226018v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing echocardiography images and medical records for continuous patient stratification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fusion d'échocardiographie et de dossiers médicaux pour la caractérisation de l'hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL) - short papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825247v1</w:t>
+                <w:t xml:space="preserve">hal-04825186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Adaptation of Echocardiography Segmentation Via Reinforcement Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Développement d’une plateforme dédiée au contrôle de qualité, correction et suivi de données étiquetées pour la segmentation par apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Romero R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Sokol</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650344v1</w:t>
+                <w:t xml:space="preserve">hal-04825182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'échocardiographie et de dossiers médicaux pour la caractérisation de l'hypertension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fusing echocardiography images and medical records for continuous patient stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL) - short papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825186v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une plateforme dédiée au contrôle de qualité, correction et suivi de données étiquetées pour la segmentation par apprentissage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Domain Adaptation of Echocardiography Segmentation Via Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sandler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825182v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extraction of Volumetric Indices from Echocardiography: Which Deep Learning Solution for Clinical Use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Jung Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart. FIMH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.245-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825208v1</w:t>
+                <w:t xml:space="preserve">hal-04841708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of volumetric indices from echocardiography: which deep learning solution for clinical use?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Segmentation de séquences échocardiographiques avec contraintes de cohérence temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087268v2</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Volumetric Indices from Echocardiography: Which Deep Learning Solution for Clinical Use?</w:t>
+                <w:t xml:space="preserve">Extraction of volumetric indices from echocardiography: which deep learning solution for clinical use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart. FIMH 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04841708v1</w:t>
+                <w:t xml:space="preserve">hal-04087268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Contour Uncertainty Estimation for Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Cho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9289,64 +9167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISP - Reliable Uncertainty Estimation for Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Porumb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9449,77 +9327,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolann Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zahnd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Orkisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9566,64 +9444,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching intra-observer variability in 2-D echocardiographic image segmentation with a simple U-Net architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Jung Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9674,77 +9552,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
@@ -9782,103 +9660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac MRI Segmentation with Strong Anatomical Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Painchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Skandarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2019, 22nd International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. </w:t>
@@ -9929,77 +9807,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Segmentation in 2D echocardiography using the CAMUS dataset : Automatic Assessment of the Anatomical Shape Validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10054,90 +9932,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Applied to Multi-Structure Segmentation in 2D Echocardiography: A Preliminary Investigation of the Required Database Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, France. pp.1-4, </w:t>
@@ -10227,51 +10105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Voorneveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Bandaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Houston, United States. pp.18</w:t>
@@ -10300,103 +10178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Automatic Real-Time Ejection Fraction and MAPSE Measurements in 2D Echocardiography Using Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Smistad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ostvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivar Mjal Salte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4</w:t>
@@ -10419,519 +10297,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Based Registration of Cardiac Tagged MR Images by Incorporating Anatomical Constraints</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">IMAGERIE DE L’ORIENTATION LOCALE DE LA STRUCTURE TISSULAIRE PAR IMAGERIE ULTRASONORE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Turquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Statistical Atlases and Computational Models of the Heart</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048117v1</w:t>
+                <w:t xml:space="preserve">hal-01505208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Fully Automatic 3D Left Ventricular Segmentation Using Shape-Based B-Spline Explicit Active Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Queirós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Engvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thor Edvardsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UltraSound ToolBox</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phase-Based Registration of Cardiac Tagged MR Images by Incorporating Anatomical Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sermesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Statistical Atlases and Computational Models of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.39-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-52718-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599351v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGERIE DE L’ORIENTATION LOCALE DE LA STRUCTURE TISSULAIRE PAR IMAGERIE ULTRASONORE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The UltraSound ToolBox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Rodriguez-Molares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Marius Hoel Rindal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Austeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505208v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-based 3D Ultrafast Ultrasound Imaging with Diverging Waves: In Vitro Experiment Validation</w:t>
               </w:r>
@@ -10956,64 +10834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
@@ -11055,90 +10933,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-Based Ultrafast Ultrasound Imaging Based on In-phase Quadrature (IQ) Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miaomiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11176,77 +11054,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully Automatic and Multi-Structural Segmentation of the Left Ventricle and the Myocardium on Highly Heterogeneous 2D Echocardiographic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonic Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11280,77 +11158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-based registration of cardiac tagged MR images using anatomical deformation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.617-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11375,103 +11253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Realistic 4D Synthetic CSPAMM Tagged MR Sequences for Benchmarking Cardiac Motion Tracking Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oudom Somphone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Athens, Greece. pp.108-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11505,51 +11383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane-wave imaging challenge in medical ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rodriguez-Molares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11557,51 +11435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Arendt Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2016 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11665,64 +11543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miaomiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (Eusipco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
@@ -11764,90 +11642,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fourier-based formalism for 3D ultrafast imaging with diverging waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Miaomiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11875,3557 +11753,3557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-sampled Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">A Sparse regularization approach for ultrafast ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Miaomiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Wiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0321⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265868v1</w:t>
+                <w:t xml:space="preserve">hal-01272389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Ultrasound Fourier Slice Imaging theory to sectorial acquisition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-sampled Doppler ultrasound reconstruction using block sparse Bayesian learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265845v1</w:t>
+                <w:t xml:space="preserve">hal-01265868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing reconstruction of line-wise sub-sampled 3D echographic images based on dictionary learning: an experimental study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extension of Ultrasound Fourier Slice Imaging theory to sectorial acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Miaomiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265811v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of ultra-realistic synthetic echocardiographic sequences to facilitate standardization of deformation imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+                <w:t xml:space="preserve">Compressed sensing reconstruction of line-wise sub-sampled 3D echographic images based on dictionary learning: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro (ISBI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, New York, United States. pp.756-759, </w:t>
+              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117557v1</w:t>
+                <w:t xml:space="preserve">hal-01265811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sparse regularization approach for ultrafast ultrasound imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+                <w:t xml:space="preserve">Generation of ultra-realistic synthetic echocardiographic sequences to facilitate standardization of deformation imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Wiaux</w:t>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Symposium (IUS), 2015 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp.1-4, </w:t>
+              <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro (ISBI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New York, United States. pp.756-759, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2015.0184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272389v1</w:t>
+                <w:t xml:space="preserve">hal-01117557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Friboulet</w:t>
+                <w:t xml:space="preserve">Ultrasound Fourier slice imaging: a novel approach for ultrafast imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025173⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.129 - 132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117595v1</w:t>
+                <w:t xml:space="preserve">hal-01117623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images médicales : un parcours via l'imagerie échographique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation (CETUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Panorama de techniques d'imagerie biomédicale" de la Communauté de Compétence Technique Traitement du Signal et des Images (CCT-TS) - CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923298v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Segmentation of the left atrium of the heart using B-spline explicit active surfaces (BEAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CETUS Challenge on Endocardial Three-dimensional Ultrasound Segmentation at MICCAI-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117604v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Expert Delineation of 3D Left Ventricular Echocardiograms for the CETUS Segmentation Challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressed sensing reconstruction of 3D ultrasound data using dictionary learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1317-1321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048176v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle decorrelation of motion in Ultrasound Fourier images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">A level-set approach for tracking objects in image sequences using a level conservation constraint: Application to cardiac sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0296⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.863 - 866, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117703v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic left-atrial segmentation from volumetric ultrasound using B-spline explicit active surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Segmentation d'images médicales : un parcours via l'imagerie échographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée "Panorama de techniques d'imagerie biomédicale" de la Communauté de Compétence Technique Traitement du Signal et des Images (CCT-TS) - CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117543v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic registration vs. block matching for quantification of cardiac function with 3D ultrasound: Initial results of a direct comparison in silico based on a new evaluation pipeline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Clinical Expert Delineation of 3D Left Ventricular Echocardiograms for the CETUS Segmentation Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Papachristidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel L. Geleijnse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01095790v1</w:t>
+                <w:t xml:space="preserve">hal-02048176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of ultra-realistic synthetic echocardiographic sequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speckle decorrelation of motion in Ultrasound Fourier images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Imaging (ISBI), 2014 IEEE 11th International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2014.6867812⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, France. pp.1203 - 1206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095133v1</w:t>
+                <w:t xml:space="preserve">hal-01117703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation (CETUS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Semi-automatic left-atrial segmentation from volumetric ultrasound using B-spline explicit active surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mada Olimpiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenge on Endocardial Three-dimensional Ultrasound Segmentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.612-615, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048165v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Fourier slice imaging: a novel approach for ultrafast imaging technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
+                <w:t xml:space="preserve">Elastic registration vs. block matching for quantification of cardiac function with 3D ultrasound: Initial results of a direct comparison in silico based on a new evaluation pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sermesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0033⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.608 - 611, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117623v1</w:t>
+                <w:t xml:space="preserve">hal-01095790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the left atrium of the heart using B-spline explicit active surfaces (BEAS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Samset</w:t>
+                <w:t xml:space="preserve">Generation of ultra-realistic synthetic echocardiographic sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Waechter-Stehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETUS Challenge on Endocardial Three-dimensional Ultrasound Segmentation at MICCAI-2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Imaging (ISBI), 2014 IEEE 11th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beijing, China. pp.73 - 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2014.6867812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117578v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fully Automatic Segmentation of the Myocardium in 2D cine MR Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">Oscillations transverses et estimation du mouvement échocardiographie : le Tagging Ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional Imaging and Modeling of the Heart (FIMH'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM - Signal et Image en Acoustique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849936v1</w:t>
+                <w:t xml:space="preserve">hal-00921538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Hybrid energy approach for real-time b-spline explicit active tracking of surfaces (heartBEATS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.663 - 666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922108v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing Ultrasound Imaging using Overcomplete Dictionaries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jasaityte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robesyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1022-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850070v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview myocardial tracking in echocardiographic 2D sequences using shape and motion constrained level-set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Fast Left Ventricle Tracking in 3D Echocardiographic Data Using Anatomical Affine Optical Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Robesyn</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 10th International Symposium on Biomedical Imaging (ISBI 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart (FIMH\textquoteright13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.191-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059850v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac motion assessement from echocardiographic image sequences by means of the structure multivector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Fully Automatic Segmentation of the Myocardium in 2D cine MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Heyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium - US 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Functional Imaging and Modeling of the Heart (FIMH'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.71-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01147282v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards online real-time strain estimation in volumetric us data: Feasibility study and initial clinical validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Compressive Sensing Ultrasound Imaging using Overcomplete Dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lorintiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.824 - 827, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941893v1</w:t>
+                <w:t xml:space="preserve">hal-00850070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations transverses et estimation du mouvement échocardiographie : le Tagging Ultrasonore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cardiac motion assessement from echocardiographic image sequences by means of the structure multivector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM - Signal et Image en Acoustique Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium - US 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp. 1541-1544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921538v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid energy approach for real-time b-spline explicit active tracking of surfaces (heartBEATS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Towards online real-time strain estimation in volumetric us data: Feasibility study and initial clinical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.663 - 666, </w:t>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.824 - 827, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941888v1</w:t>
+                <w:t xml:space="preserve">hal-00941893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of realistic echocardiographic sequences for ground-truth validation of motion estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Monogenic phase based myocardial motion analysis from cardiac ultrasound with transverse oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830363v1</w:t>
+                <w:t xml:space="preserve">hal-00839216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic phase based optical flow computation for myocardial motion analysis in 3D echocardiography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Simulation of realistic echocardiographic sequences for ground-truth validation of motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACOM workshop at MICCAI 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2329 - 2332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839223v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual deployment of pipeline flow diverters in cerebral vessels with aneurysms to understand thrombosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Monogenic phase based optical flow computation for myocardial motion analysis in 3D echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI-STENT'12 The 1st International MICCAI-Workshop on Computer Assisted Stenting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.49</w:t>
+              <w:t xml:space="preserve">STACOM workshop at MICCAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842724v1</w:t>
+                <w:t xml:space="preserve">hal-00839223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic phase based myocardial motion analysis from cardiac ultrasound with transverse oscillations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Virtual deployment of pipeline flow diverters in cerebral vessels with aneurysms to understand thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Flórez-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo E. Dávila Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan G. Riveros Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Latt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">MICCAI-STENT'12 The 1st International MICCAI-Workshop on Computer Assisted Stenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839216v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15437,329 +15315,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Based Heart Motion Estimation in Multimodality Cardiac Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation du mouvement du coeur basée sur la phase en imagerie cardiaque multimodalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.221-248, 2015, 978-2-7462-2563-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486128v1</w:t>
+                <w:t xml:space="preserve">hal-01102832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du mouvement du coeur basée sur la phase en imagerie cardiaque multimodalités</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phase-Based Heart Motion Estimation in Multimodality Cardiac Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.217-235, 2015, 9781848212350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102832v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Segmentation of Structures in Image Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15827,51 +15705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la fécondité et de la mortalité des enfants dans la région du Ntem (Sud Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15926,51 +15804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la malnutrition chez l’enfant pré-scolaire dans la vallée du Ntem (Sud Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16083,51 +15961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16207,103 +16085,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning framework for domain adaptation of echocardiography segmentation (RL4Seg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Judge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16499,51 +16377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3411718" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3326377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142824v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3289621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ropert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3136620" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3151606" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Romero R." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Spaltenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Mjaland Salte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Melichova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Mi Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2981037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sengupta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirish Shrestha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Skandarani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3003240" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2837502" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Chakraborty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2786300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papachristidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel L. Geleijnse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2017.06.027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Queir&#243;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Engvall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Edvardsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2734959" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Turquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Cygan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zontak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2537848" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Almeida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Sarvari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.2507638" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lorintiu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2504240" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2579666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614996" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2616300" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Almeida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bosch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612822666151109112652" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2396632" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.08.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N28LVQ4Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2442154" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Spaltenstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vandroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queiros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila&#231;a J." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.06.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2266871" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDHMLCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Gao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2261823" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121047v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2226903" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688924v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maggio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Marchi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Speciale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.2092" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819449v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919946v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.515" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919948v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.06.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PJ24XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1678198" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225990v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971655v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Judge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sandler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sokol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226018v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650344v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087268v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_25" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Cho Kim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gomez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agisilaos Chartsias" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43898-1_21" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215854v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Porumb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Beqiri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16452-1_47" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898005v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Lain&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zahnd" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958665" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979523v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02318818v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32245-8_70" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093095v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580136" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048104v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Khellaf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Voorneveld" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bandaru" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Mjal Salte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048117v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52718-5_5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599351v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Marius Hoel Rindal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Austeng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505208v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599710v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609235v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinoza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092632" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048076v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048135v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Somphone" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46630-9_11" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792365v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Arendt Jensen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433212v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433084v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728805" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0321" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0185" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0157" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117557v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163982" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272389v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wiaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0184" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923298v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117604v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorintiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025263" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048176v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0296" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117543v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada Olimpiu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0150" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095790v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0149" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095133v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchesseau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Waechter-Stehle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867812" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0033" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117578v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samset" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849936v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TMQV8TKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850070v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0392" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921538v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830363v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467363" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839223v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842724v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fl&#243;rez-Valencia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Latt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839216v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486128v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102832v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997393v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molines" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997386v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998055v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Stym-Popper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2025.3600902" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Jung Ling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Puig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2024.3411718" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142824v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3289621" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3326377" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ropert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3173669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Khuram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3136620" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Evain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3151606" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Romero R." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Spaltenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3ffe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smistad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ostvik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Mjaland Salte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Melichova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Mi Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2981037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Craene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2976809" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Skandarani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3003240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sengupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirish Shrestha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Messas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3003403" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedrosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cervenansky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2019.2900516" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan d'Hooge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2708159" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2837502" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidisha Chakraborty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Heyde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2017.2786300" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Turquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.08.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7QPQ7KD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papachristidis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel L. Geleijnse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2017.06.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Queir&#243;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Engvall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Edvardsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2734959" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedrosa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.07.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT5S7MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Almeida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Sarvari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2015.2507638" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Cygan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zontak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2537848" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lorintiu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2504240" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373125v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Assou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cachard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2579666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2614996" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2616300" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.H. Bosch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Heyde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2503890" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2442154" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117490v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2396632" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Almeida" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bosch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612822666151109112652" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.08.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N28LVQ4Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cikes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2013.10.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CDCRZKV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Spaltenstein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vandroux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jasaityte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robesyn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.01.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HF78TH7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queiros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila&#231;a J." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Serusclat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2305846" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2266871" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDHMLCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796930v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2012.08.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828453v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-012-0103-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26WJLMHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Gao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2013.2261823" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121047v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2226903" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.10.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PBN9N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819333v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2011.2161484" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9Q06N2X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688924v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maggio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Marchi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Speciale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.2092" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819449v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919946v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Hooge" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.515" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.898969" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919949v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1678198" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.06.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2PJ24XW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225990v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Goujat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971655v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Judge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sandler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sokol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825186v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_25" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825208v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087268v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Cho Kim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gomez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agisilaos Chartsias" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43898-1_21" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215854v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Porumb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Beqiri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16452-1_47" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898005v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Lain&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zahnd" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958665" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979523v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02318818v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32245-8_70" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395245v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093095v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580136" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048104v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Khellaf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Voorneveld" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bandaru" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Mjal Salte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505208v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599974v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048117v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52718-5_5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599351v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Marius Hoel Rindal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Austeng" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599710v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599416v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609235v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Espinoza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092632" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048076v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048135v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Somphone" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46630-9_11" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792365v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez-Molares" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Arendt Jensen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433212v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433084v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728805" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272389v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wiaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0184" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265868v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0321" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265845v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0185" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265811v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2015.0157" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117557v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163982" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117623v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0033" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048165v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117578v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samset" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117604v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorintiu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025263" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117595v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025173" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923298v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048176v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117703v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0296" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117543v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mada Olimpiu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0150" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095790v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0149" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchesseau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Waechter-Stehle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6867812" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921538v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941888v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0171" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059850v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556651" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922108v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyde" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849936v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_9" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TMQV8TKB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850070v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147282v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0392" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941893v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0212" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839216v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830363v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467363" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839223v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842724v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fl&#243;rez-Valencia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo E. D&#225;vila Serrano" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Riveros Reyes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Latt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102832v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486128v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997393v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molines" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997386v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998055v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e3ac784fd90ca67466049ab351ae849e98c95fdf;origin=https://github.com/arnaudjudge/RL4Seg;visit=swh:1:snp:92d9394522dce00e9c828dc1d63e16527e90f15b;anchor=swh:1:rev:c7182186748ff204de19b5b58dbf9beaff06062c" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>