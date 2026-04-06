--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -364,325 +364,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Dalapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Dalapati</w:t>
+                <w:t xml:space="preserve">Linda Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902892v1</w:t>
+                <w:t xml:space="preserve">hal-03024946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Optical Spectroscopy of Nanoscale Emitters within a Photonic Atom Probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Dalapati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Venturi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">P Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024946v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical shaping of a nano-scale tip by femtosecond laser assisted field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -766,656 +766,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vurpillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+                <w:t xml:space="preserve">hal-01611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01611206v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viswas Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929137v1</w:t>
+                <w:t xml:space="preserve">hal-02107626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viswas Purohit</w:t>
+                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gruber</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107626v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1472,325 +1472,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deodatta Shinde</w:t>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
+                <w:t xml:space="preserve">L. Karahka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (11), pp.6066-6072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl502715s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986734v1</w:t>
+                <w:t xml:space="preserve">hal-02109736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Silaeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Karahka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Menand</w:t>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (11), pp.6066-6072. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl502715s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl4034768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109736v1</w:t>
+                <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to predict image formation in Atom probeTomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,64 +1901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2021,51 +2021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2161,199 +2161,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00866898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the thermal response of a silicon field emitted by ultrafast Laser Assistet Atom Probe Tomography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.201200182⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00866966v1</w:t>
+                <w:t xml:space="preserve">hal-01928866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,776 +2363,784 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (15), pp.153101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.113026. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00866869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization dependence of the optical absorption of a subwavelength tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258 (23), pp.9202-9207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.01.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928866v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization dependence of the optical absorption of a subwavelength tip</w:t>
+                <w:t xml:space="preserve">Probing the thermal response of a silicon field emitted by ultrafast Laser Assistet Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 258 (23), pp.9202-9207. </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 525 (1-2), pp.L1-L5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.01.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.201200182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109348v1</w:t>
+                <w:t xml:space="preserve">ujm-00866966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.044321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3610523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109350v1</w:t>
+                <w:t xml:space="preserve">hal-02108157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (4), pp.044321. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3610523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108157v1</w:t>
+                <w:t xml:space="preserve">hal-02109350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: 3D imaging at the atomic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Structured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.201--222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3180,3134 +3180,3134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical near-field absorption at a metal tip far from plasmonic resonance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">The investigation of boron-doped silicon using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.125411⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/7/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109352v1</w:t>
+                <w:t xml:space="preserve">hal-01929142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The investigation of boron-doped silicon using atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O Cojocaru-Mirédin</w:t>
+                <w:t xml:space="preserve">Optical near-field absorption at a metal tip far from plasmonic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.125411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/7/1/012004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01929142v1</w:t>
+                <w:t xml:space="preserve">hal-02109352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-scale redistribution of Pt during reactive diffusion in Ni (5% Pt)-Si contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Philippe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3257178⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (7), pp.797--801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929143v1</w:t>
+                <w:t xml:space="preserve">hal-01928881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atom mapping of boron in implanted silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 109 (5), pp.649--653. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (10), pp.5154-5158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928878v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 255 (10), pp.5154-5158. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (12), pp.121905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109356v1</w:t>
+                <w:t xml:space="preserve">hal-02109355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Three-dimensional atom mapping of boron in implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (5), pp.649--653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109355v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale redistribution of Pt during reactive diffusion in Ni (5% Pt)-Si contacts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+                <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hoummada</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 109 (7), pp.797--801. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (4), pp.044908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3186617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928881v1</w:t>
+                <w:t xml:space="preserve">hal-01929144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (12), pp.125502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3186617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929144v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (10), pp.106102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3257178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109353v1</w:t>
+                <w:t xml:space="preserve">hal-01929143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic resolution analyses of nano-structured materials by atom probe tomography</w:t>
+                <w:t xml:space="preserve">Laser-assisted atom probe tomography and nanosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Al Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Blavette</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018684⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (5), pp.454--460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/146.101672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928885v1</w:t>
+                <w:t xml:space="preserve">hal-01929148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-assisted atom probe tomography and nanosciences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/146.101672⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.995-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929148v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic resolution analyses of nano-structured materials by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6-8), pp.592--608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02108177v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Ni silicide at room temperature studied by laser atom probe tomography: Nucleation and lateral growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Snowplow effect and reactive diffusion in the Pt doped Ni-Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (5), pp.373--376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.05.051⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928891v1</w:t>
+                <w:t xml:space="preserve">hal-01928888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowplow effect and reactive diffusion in the Pt doped Ni-Si system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.05.007⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928888v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Gault</w:t>
+                <w:t xml:space="preserve">Phase transformation and segregation to lattice defects in Ni-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vella</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (6), pp.464--483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S143192760707078X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928886v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation and segregation to lattice defects in Ni-base superalloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+                <w:t xml:space="preserve">Femtosecond Field Ion Emission by Surface Optical Rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">L. Marrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Caron</w:t>
+                <w:t xml:space="preserve">E. Santamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (6), pp.464--483. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S143192760707078X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.99.046103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928887v1</w:t>
+                <w:t xml:space="preserve">hal-02131915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Field Ion Emission by Surface Optical Rectification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">Formation of Ni silicide at room temperature studied by laser atom probe tomography: Nucleation and lateral growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marrucci</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (11), pp.2517--2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.05.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.99.046103⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131915v1</w:t>
+                <w:t xml:space="preserve">hal-01928891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First stages of the formation of Ni silicide by atom probe tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">The New Laser assisted Wide Angle Tomographic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Monsallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Saliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2370501⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (S02), pp.1726-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927606063410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928898v1</w:t>
+                <w:t xml:space="preserve">hal-02108563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of an oxide layer by femtosecond-laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88 (11), pp.114101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2186394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Laser assisted Wide Angle Tomographic Atom Probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">First stages of the formation of Ni silicide by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (S02), pp.1726-1727. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927606063410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2370501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108563v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey in the atomic-scale microstructure of materials using atom-probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Design of a delay-line position-sensitive detector with improved performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Auger</w:t>
+                <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 76 (1), pp.013304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1829975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929150v1</w:t>
+                <w:t xml:space="preserve">hal-02108204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a delay-line position-sensitive detector with improved performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bouet</w:t>
+                <w:t xml:space="preserve">A journey in the atomic-scale microstructure of materials using atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.132-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108204v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of incidence angles of ions on the mass resolution of an energy compensated 3D atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,103 +6512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des microstructures à l'échelle atomique par sonde atomique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 99 (12), pp.1111--1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6654,90 +6654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state amorphization in cold drawn Cu/Nb wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. H. Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6800,64 +6800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the atom probe in the study of nickel-based superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6929,90 +6929,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic atom probe: New dimension in materials analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 5 (1), pp.39--47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7046,90 +7046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional imaging of chemical order with the tomographic atom- probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 70 (3), pp.115--124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7315,1193 +7315,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Efficiency Enhancement in Microchannel Plate Detectors</w:t>
+                <w:t xml:space="preserve">Contribution of 3D atom probe to the understanding of plane-by-plane AP analyses data: application to the study of ordering in Cu3Au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sijbrandij</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Smith</w:t>
+                <w:t xml:space="preserve">S. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996548⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.449-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00409-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00254427v1</w:t>
+                <w:t xml:space="preserve">hal-02276310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic treatment of charge cloud overlaps: An improvement of the tomographic atom probe efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Efficiency Enhancement in Microchannel Plate Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sijbrandij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bostel</w:t>
+                <w:t xml:space="preserve">T. Godfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grancher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">G. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 94-95, pp.442--448. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 06 (C5), pp.C5-297-C5-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00408-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928951v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00254427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of 3D atom probe to the understanding of plane-by-plane AP analyses data: application to the study of ordering in Cu3Au</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytic treatment of charge cloud overlaps: An improvement of the tomographic atom probe efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chambreland</w:t>
+                <w:t xml:space="preserve">G. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 94-95, pp.449-456. </w:t>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.442--448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00409-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00408-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276310v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general protocol for the reconstruction of 3D atom probe data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00561-3⟩</w:t>
+              <w:t xml:space="preserve">J. Phys. IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C3), pp.C3-237-C3-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928957v1</w:t>
+                <w:t xml:space="preserve">jpa-00253687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Performance of the multiple events position sensitive detector used in the tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Phys. IV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.428--437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00534-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253687v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the multiple events position sensitive detector used in the tomographic atom probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general protocol for the reconstruction of 3D atom probe data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.428--437. </w:t>
+              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.298--304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00534-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00561-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928963v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of some selected metallurgical problems with the tomographic atom probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rouen energy-compensated atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Letellier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 76-77 (C), pp.145--154. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 76-77 (C), pp.367--373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)90369-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)90335-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928965v1</w:t>
+                <w:t xml:space="preserve">hal-01928968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rouen energy-compensated atom probe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of some selected metallurgical problems with the tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 76-77 (C), pp.367--373. </w:t>
+              <w:t xml:space="preserve">, 1994, 76-77 (C), pp.145--154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)90369-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)90335-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928968v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of a 3D tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 67 (1-4), pp.444--450. </w:t>
@@ -8551,103 +8551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atom probe for three-dimensional tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 363 (6428), pp.432--435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8693,103 +8693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomographic atom probe: A quantitative three-dimensional nanoanalytical instrument on an atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 64 (10), pp.2911--2919. </w:t>
@@ -8859,90 +8859,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8997,90 +8997,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: An imaging tool at the atomic scale using ltrafast laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Vurpillot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology, CLEO_AT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
@@ -9095,91 +9095,91 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-Y. Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9198,1444 +9198,1708 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Photo-Excited Processes and Applications, ICPEPA 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00749065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of surface band bending and hole accumulation in laser-assisted field evaporation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Field Emission Society (IFES) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Alabama, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00711690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of silicon under high electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France. pp.PP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00711694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of femtosecond laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sévelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00710834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling artifacts in the analysis of test semiconductor structures in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.175--180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3251216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.2491⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVNC and IFES 2006 - Technical Digest - l9th International Vacuum Nanoelectronics Conference and 50th International Field Emission Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.61--62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVNC.2006.335352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tomographic atom probe: Salient results and recent breakthroughs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+                <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROMAT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prag, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928903v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">The tomographic atom probe: Salient results and recent breakthroughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.96--97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927605501545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838937v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-probe investigations of fine-scale features in intermetallics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.721--729, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0968-4328(00)00079-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0968-4328(00)00079-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do We Need a High Performance Position Sensitive Detector in Atom Probe Tomography?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Gault</w:t>
+                <w:t xml:space="preserve">Bright and ultrafast electron point source made of LaB6 nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International Field Emission Symposium (IFES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Quantum Electronics Conference (EQEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838932v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LaB6 nanotip as an ultrafast electron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onkar Bhorade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. SPIE, pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do We Need a High Performance Position Sensitive Detector in Atom Probe Tomography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th International Field Emission Symposium (IFES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Guilin, China. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Composition measurements in 3DAP: a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Field Emission Symposium (IFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Graz, Austria. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10782,51 +11046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929142v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/7/1/012004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC1B0A42A727F812542C88D4319AF2DF1396A7C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZX71VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.02.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B3X5QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018684" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928891v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.05.051" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SH60VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928888v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.05.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV3RN7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Geuser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186394" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00321-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GHG19KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01876-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K98VWPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2002100" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C00E47CD5C7D0694EB1DB2A5031262AE96AF7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Ping" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00338-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64GLSHC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00050-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DK20LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(97)00085-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCF6Q91-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sijbrandij" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godfrey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996548" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928951v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00408-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J99NTH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00409-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPJ7F7SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00561-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR31R9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928963v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00534-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0PXPGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90351-B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZSS950-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/363432a0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/615035E8B8BFFB0B1843D28D32B66E75C7B0225D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1144382" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928922v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(00)00079-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8FCR5ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/7/1/012004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC1B0A42A727F812542C88D4319AF2DF1396A7C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B3X5QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.09.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZX71VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928888v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.05.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV3RN7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.05.051" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SH60VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Geuser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186394" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928898v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370501" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00321-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GHG19KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01876-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K98VWPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2002100" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C00E47CD5C7D0694EB1DB2A5031262AE96AF7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Ping" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00338-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64GLSHC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00050-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DK20LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(97)00085-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCF6Q91-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00409-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPJ7F7SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254427v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sijbrandij" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godfrey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996548" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928951v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00408-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J99NTH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928963v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00534-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0PXPGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00561-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR31R9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90351-B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZSS950-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/363432a0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/615035E8B8BFFB0B1843D28D32B66E75C7B0225D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1144382" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928922v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(00)00079-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8FCR5ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>