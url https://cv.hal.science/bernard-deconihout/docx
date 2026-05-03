--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -766,643 +766,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611206v1</w:t>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vurpillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mazumder</w:t>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viswas Purohit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107626v1</w:t>
+                <w:t xml:space="preserve">hal-01929137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viswas Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Silaeva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929137v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,51 +1491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Karahka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,51 +1746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to predict image formation in Atom probeTomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,64 +1901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2161,412 +2161,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00866898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (15), pp.153101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928866v1</w:t>
+                <w:t xml:space="preserve">hal-02109347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+                <w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.113026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109347v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00866869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.113026. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00866869v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization dependence of the optical absorption of a subwavelength tip</w:t>
               </w:r>
@@ -2817,304 +2817,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00866966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (4), pp.044321. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3610523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108157v1</w:t>
+                <w:t xml:space="preserve">hal-02109350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.044321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3610523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109350v1</w:t>
+                <w:t xml:space="preserve">hal-02108157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: 3D imaging at the atomic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3445,64 +3445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale redistribution of Pt during reactive diffusion in Ni (5% Pt)-Si contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3572,484 +3572,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Three-dimensional atom mapping of boron in implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 255 (10), pp.5154-5158. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (5), pp.649--653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109356v1</w:t>
+                <w:t xml:space="preserve">hal-01928878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 94 (12), pp.121905. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (10), pp.5154-5158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109355v1</w:t>
+                <w:t xml:space="preserve">hal-02109356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atom mapping of boron in implanted silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (12), pp.121905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.09.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928878v1</w:t>
+                <w:t xml:space="preserve">hal-02109355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4096,51 +4096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,90 +4225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4353,437 +4353,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-assisted atom probe tomography and nanosciences</w:t>
+                <w:t xml:space="preserve">Atomic resolution analyses of nano-structured materials by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talaat Al Kassab</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/146.101672⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6-8), pp.592--608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929148v1</w:t>
+                <w:t xml:space="preserve">hal-01928885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Laser-assisted atom probe tomography and nanosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Al Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (5), pp.454--460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/146.101672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02108177v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic resolution analyses of nano-structured materials by atom probe tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.995-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928885v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snowplow effect and reactive diffusion in the Pt doped Ni-Si system</w:t>
               </w:r>
@@ -4808,64 +4808,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (5), pp.373--376. </w:t>
@@ -4941,77 +4941,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
@@ -5061,51 +5061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation and segregation to lattice defects in Ni-base superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,77 +5334,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (11), pp.2517--2522. </w:t>
@@ -5448,507 +5448,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Laser assisted Wide Angle Tomographic Atom Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of an oxide layer by femtosecond-laser-assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Renaud</w:t>
+                <w:t xml:space="preserve">F. De Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Monsallut</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaële Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927606063410⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.114101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2186394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108563v1</w:t>
+                <w:t xml:space="preserve">hal-02320478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of an oxide layer by femtosecond-laser-assisted atom probe tomography</w:t>
+                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2186394⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320478v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Vella</w:t>
+                <w:t xml:space="preserve">The New Laser assisted Wide Angle Tomographic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Monsallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
+                <w:t xml:space="preserve">P Saliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (S02), pp.1726-1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927606063410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928897v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First stages of the formation of Ni silicide by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (18), </w:t>
@@ -5980,334 +5980,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a delay-line position-sensitive detector with improved performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bostel</w:t>
+                <w:t xml:space="preserve">A journey in the atomic-scale microstructure of materials using atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouet</w:t>
+                <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.132-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108204v1</w:t>
+                <w:t xml:space="preserve">hal-01929150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey in the atomic-scale microstructure of materials using atom-probe tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Auger</w:t>
+                <w:t xml:space="preserve">Design of a delay-line position-sensitive detector with improved performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 76 (1), pp.013304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1829975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929150v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of incidence angles of ions on the mass resolution of an energy compensated 3D atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,64 +6512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des microstructures à l'échelle atomique par sonde atomique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6654,90 +6654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state amorphization in cold drawn Cu/Nb wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. H. Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6800,64 +6800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the atom probe in the study of nickel-based superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6942,64 +6942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7046,90 +7046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional imaging of chemical order with the tomographic atom- probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 70 (3), pp.115--124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7315,484 +7315,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of 3D atom probe to the understanding of plane-by-plane AP analyses data: application to the study of ordering in Cu3Au</w:t>
+                <w:t xml:space="preserve">Characterization of Efficiency Enhancement in Microchannel Plate Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">S. Sijbrandij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Godfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00409-2⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 06 (C5), pp.C5-297-C5-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276310v1</w:t>
+                <w:t xml:space="preserve">jpa-00254427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Efficiency Enhancement in Microchannel Plate Detectors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytic treatment of charge cloud overlaps: An improvement of the tomographic atom probe efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Godfrey</w:t>
+                <w:t xml:space="preserve">P. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Smith</w:t>
+                <w:t xml:space="preserve">G. Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 06 (C5), pp.C5-297-C5-302. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.442--448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00408-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00254427v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic treatment of charge cloud overlaps: An improvement of the tomographic atom probe efficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of 3D atom probe to the understanding of plane-by-plane AP analyses data: application to the study of ordering in Cu3Au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grancher</w:t>
+                <w:t xml:space="preserve">S. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 94-95, pp.442--448. </w:t>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.449-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00408-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00409-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928951v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Phys. IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 05 (C3), pp.C3-237-C3-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7851,90 +7851,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the multiple events position sensitive detector used in the tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 87-88 (C), pp.428--437. </w:t>
@@ -7984,90 +7984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general protocol for the reconstruction of 3D atom probe data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 87-88 (C), pp.298--304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8152,51 +8152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8272,64 +8272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of some selected metallurgical problems with the tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,90 +8418,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of a 3D tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 67 (1-4), pp.444--450. </w:t>
@@ -8551,64 +8551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atom probe for three-dimensional tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8693,103 +8693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomographic atom probe: A quantitative three-dimensional nanoanalytical instrument on an atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 64 (10), pp.2911--2919. </w:t>
@@ -8859,90 +8859,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8997,90 +8997,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: An imaging tool at the atomic scale using ltrafast laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology, CLEO_AT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
@@ -9122,64 +9122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-Y. Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9234,90 +9234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of surface band bending and hole accumulation in laser-assisted field evaporation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Field Emission Society (IFES) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Alabama, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9355,64 +9355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of silicon under high electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9450,51 +9450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of femtosecond laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shcheblanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9575,90 +9575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling artifacts in the analysis of test semiconductor structures in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9718,90 +9718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t>
@@ -9851,64 +9851,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9985,64 +9985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10132,64 +10132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.96--97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10249,64 +10249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.721--729, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10648,51 +10648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do We Need a High Performance Position Sensitive Detector in Atom Probe Tomography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10769,51 +10769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition measurements in 3DAP: a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11046,51 +11046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/7/1/012004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC1B0A42A727F812542C88D4319AF2DF1396A7C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B3X5QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.09.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZX71VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928888v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.05.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV3RN7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.05.051" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SH60VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Geuser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186394" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928898v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370501" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00321-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GHG19KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01876-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K98VWPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2002100" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C00E47CD5C7D0694EB1DB2A5031262AE96AF7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Ping" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00338-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64GLSHC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00050-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DK20LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(97)00085-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCF6Q91-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00409-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPJ7F7SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254427v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sijbrandij" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godfrey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996548" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928951v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00408-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J99NTH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928963v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00534-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0PXPGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00561-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR31R9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90351-B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZSS950-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/363432a0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/615035E8B8BFFB0B1843D28D32B66E75C7B0225D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1144382" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928922v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(00)00079-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8FCR5ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/7/1/012004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC1B0A42A727F812542C88D4319AF2DF1396A7C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B3X5QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZX71VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018684" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928888v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.05.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV3RN7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.05.051" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SH60VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Geuser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186394" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928898v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370501" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00321-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GHG19KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01876-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K98VWPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2002100" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C00E47CD5C7D0694EB1DB2A5031262AE96AF7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Ping" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00338-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64GLSHC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00050-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DK20LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(97)00085-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCF6Q91-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sijbrandij" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godfrey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996548" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928951v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00408-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J99NTH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00409-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPJ7F7SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928963v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00534-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0PXPGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00561-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR31R9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90351-B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZSS950-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/363432a0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/615035E8B8BFFB0B1843D28D32B66E75C7B0225D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1144382" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928922v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(00)00079-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8FCR5ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>