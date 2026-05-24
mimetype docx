--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -766,643 +766,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vurpillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Vella</w:t>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.18-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954242v1</w:t>
+                <w:t xml:space="preserve">hal-01611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the laser pulse width on the field evaporation behavior of metals and oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">Dissociation Dynamics of Molecular Ions in High Dc Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01611206v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viswas Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnoldi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929137v1</w:t>
+                <w:t xml:space="preserve">hal-02107626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the study of Fe/MgO/Fe interfaces using 3D Atom Probe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viswas Purohit</w:t>
+                <w:t xml:space="preserve">Role of the resistivity of insulating field emitters on the energy of field-ionised and field-evaporated atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gruber</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Elena Silaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.04.079⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.139--146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107626v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion energy spread in laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,51 +1491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Dielectric Nanostructures Turn Metallic in High-Electric dc Fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Karahka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,302 +1740,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to predict image formation in Atom probeTomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 132, pp.152-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.12.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108150v1</w:t>
+                <w:t xml:space="preserve">hal-02109344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling atom probe tomography and photoluminescence spectroscopy: Exploratory results and perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A model to predict image formation in Atom probeTomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 132, pp.75-80. </w:t>
+              <w:t xml:space="preserve">, 2013, 132, pp.152-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109344v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of femtosecond laser assisted atom probe tomography</w:t>
               </w:r>
@@ -2161,412 +2161,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00866898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109347v1</w:t>
+                <w:t xml:space="preserve">hal-01928866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser-triggered field ion emission from semiconductor tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sevelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.113026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/113026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00866869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antenna effect in laser assisted atom probe tomography: How the field emitter aspect ratio can enhance atomic scale imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (12), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (15), pp.153101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4757884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928866v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization dependence of the optical absorption of a subwavelength tip</w:t>
               </w:r>
@@ -2817,304 +2817,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00866966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.044321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3610523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109350v1</w:t>
+                <w:t xml:space="preserve">hal-02108157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional thermal response of a metal subwavelength tip under femtosecond laser illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (4), pp.044321. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3610523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.033405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108157v1</w:t>
+                <w:t xml:space="preserve">hal-02109350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: 3D imaging at the atomic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3426,630 +3426,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale redistribution of Pt during reactive diffusion in Ni (5% Pt)-Si contacts</w:t>
+                <w:t xml:space="preserve">Three-dimensional atom mapping of boron in implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 109 (7), pp.797--801. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 109 (5), pp.649--653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.02.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928881v1</w:t>
+                <w:t xml:space="preserve">hal-01928878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atom mapping of boron in implanted silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (10), pp.5154-5158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.09.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928878v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast emission of ions during laser ablation of metal for 3D atom probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.08.109⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (12), pp.121905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109356v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions to cancel the laser polarization dependence of a subwavelength tip</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic-scale redistribution of Pt during reactive diffusion in Ni (5% Pt)-Si contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (7), pp.797--801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3095829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109355v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4096,51 +4096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal response of a field emitter subjected to ultra-fast laser illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,90 +4225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4353,759 +4353,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic resolution analyses of nano-structured materials by atom probe tomography</w:t>
+                <w:t xml:space="preserve">Laser-assisted atom probe tomography and nanosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talaat Al Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Blavette</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mackel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018684⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (5), pp.454--460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/146.101672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928885v1</w:t>
+                <w:t xml:space="preserve">hal-01929148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-assisted atom probe tomography and nanosciences</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/146.101672⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.995-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929148v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic resolution analyses of nano-structured materials by atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-008-4774-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6-8), pp.592--608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02108177v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowplow effect and reactive diffusion in the Pt doped Ni-Si system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.05.007⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928888v1</w:t>
+                <w:t xml:space="preserve">hal-01928886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and thermal processes involved in ultrafast laser pulse interaction with a field emitter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Snowplow effect and reactive diffusion in the Pt doped Ni-Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 107 (9), pp.713--719. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (5), pp.373--376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928886v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation and segregation to lattice defects in Ni-base superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,103 +5308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Ni silicide at room temperature studied by laser atom probe tomography: Nucleation and lateral growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (11), pp.2517--2522. </w:t>
@@ -5448,507 +5448,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of an oxide layer by femtosecond-laser-assisted atom probe tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The New Laser assisted Wide Angle Tomographic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. De Geuser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">L Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Danoix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Monsallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Saliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2186394⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (S02), pp.1726-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927606063410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320478v1</w:t>
+                <w:t xml:space="preserve">hal-02108563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Investigation of an oxide layer by femtosecond-laser-assisted atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. De Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.114101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2186394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928897v1</w:t>
+                <w:t xml:space="preserve">hal-02320478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Laser assisted Wide Angle Tomographic Atom Probe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Benard</w:t>
+                <w:t xml:space="preserve">Design of a femtosecond laser assisted tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Saliot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">M. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (S02), pp.1726-1727. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927606063410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2194089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108563v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First stages of the formation of Ni silicide by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (18), </w:t>
@@ -5980,347 +5980,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey in the atomic-scale microstructure of materials using atom-probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">Design of a delay-line position-sensitive detector with improved performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Auger</w:t>
+                <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 76 (1), pp.013304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1829975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929150v1</w:t>
+                <w:t xml:space="preserve">hal-02108204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a delay-line position-sensitive detector with improved performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bouet</w:t>
+                <w:t xml:space="preserve">A journey in the atomic-scale microstructure of materials using atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.132-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108204v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of incidence angles of ions on the mass resolution of an energy compensated 3D atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6396,51 +6396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a fast multi-hit position sensitive detector based on a CCD camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,64 +6512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des microstructures à l'échelle atomique par sonde atomique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6654,90 +6654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state amorphization in cold drawn Cu/Nb wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. H. Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6800,64 +6800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the atom probe in the study of nickel-based superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6942,64 +6942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7046,90 +7046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional imaging of chemical order with the tomographic atom- probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 70 (3), pp.115--124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7201,51 +7201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7315,888 +7315,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Efficiency Enhancement in Microchannel Plate Detectors</w:t>
+                <w:t xml:space="preserve">Contribution of 3D atom probe to the understanding of plane-by-plane AP analyses data: application to the study of ordering in Cu3Au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sijbrandij</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Smith</w:t>
+                <w:t xml:space="preserve">S. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambreland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996548⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 94-95, pp.449-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00409-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00254427v1</w:t>
+                <w:t xml:space="preserve">hal-02276310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic treatment of charge cloud overlaps: An improvement of the tomographic atom probe efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 94-95, pp.442--448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00408-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of 3D atom probe to the understanding of plane-by-plane AP analyses data: application to the study of ordering in Cu3Au</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Efficiency Enhancement in Microchannel Plate Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sijbrandij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">T. Godfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00409-2⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 06 (C5), pp.C5-297-C5-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02276310v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00254427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A general protocol for the reconstruction of 3D atom probe data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Phys. IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.298--304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00561-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253687v1</w:t>
+                <w:t xml:space="preserve">hal-01928957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the multiple events position sensitive detector used in the tomographic atom probe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Evolutions Microstructurales : Observation Directe à l'Echelle Atomique grâce à la Sonde Atomique Tomographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J. Phys. IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C3), pp.C3-237-C3-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1995321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00534-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928963v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general protocol for the reconstruction of 3D atom probe data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Performance of the multiple events position sensitive detector used in the tomographic atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.298--304. </w:t>
+              <w:t xml:space="preserve">, 1995, 87-88 (C), pp.428--437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00561-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00534-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928957v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rouen energy-compensated atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8272,64 +8272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of some selected metallurgical problems with the tomographic atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambreland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,90 +8418,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of a 3D tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 67 (1-4), pp.444--450. </w:t>
@@ -8551,77 +8551,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atom probe for three-dimensional tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8693,103 +8693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomographic atom probe: A quantitative three-dimensional nanoanalytical instrument on an atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Sarrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 64 (10), pp.2911--2919. </w:t>
@@ -8859,90 +8859,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser pulse duration on laser assisted atom probe analysis on metals and oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8997,90 +8997,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography: An imaging tool at the atomic scale using ltrafast laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology, CLEO_AT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
@@ -9122,64 +9122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal response of semiconductor tip during femtosecond laser-assisted field evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-Y. Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9234,90 +9234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of surface band bending and hole accumulation in laser-assisted field evaporation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Field Emission Society (IFES) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Alabama, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9355,64 +9355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of silicon under high electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9450,51 +9450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of femtosecond laser-assisted atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shcheblanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9575,90 +9575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling artifacts in the analysis of test semiconductor structures in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9718,90 +9718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t>
@@ -9851,90 +9851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser atom probe tomography: Some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9985,64 +9985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Tomography in Materials Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10132,64 +10132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.96--97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10249,64 +10249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.721--729, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10648,90 +10648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do We Need a High Performance Position Sensitive Detector in Atom Probe Tomography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10769,51 +10769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition measurements in 3DAP: a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11046,51 +11046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/7/1/012004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC1B0A42A727F812542C88D4319AF2DF1396A7C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B3X5QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZX71VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018684" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928888v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.05.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV3RN7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.05.051" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SH60VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Geuser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186394" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928898v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370501" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00321-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GHG19KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01876-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K98VWPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2002100" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C00E47CD5C7D0694EB1DB2A5031262AE96AF7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Ping" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00338-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64GLSHC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00050-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DK20LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(97)00085-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCF6Q91-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sijbrandij" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godfrey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996548" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928951v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00408-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J99NTH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00409-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPJ7F7SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928963v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00534-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0PXPGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00561-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR31R9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90351-B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZSS950-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/363432a0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/615035E8B8BFFB0B1843D28D32B66E75C7B0225D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1144382" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928922v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(00)00079-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8FCR5ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bhorade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00069a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Bhorade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Dalapati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Venturi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langolff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.09.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-528BKX5P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswas Purohit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.04.079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1319ZPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silaeva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sevelin-Radiguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/37009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2CB982B7529C482172F4E24056F3339D405FE2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silaeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karahka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502715s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.02.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XT0BNK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7189-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5RPZLT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/113026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3K6JT2W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00866966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201200182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1SPDXFT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.033405" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17782-8_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E7071DF4D893B793FA8FAE29B0D112BE724E30B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/7/1/012004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC1B0A42A727F812542C88D4319AF2DF1396A7C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109352v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.125411" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.09.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VZX71VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.08.109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVWQRC1V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3095829" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.02.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B3X5QM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125502" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D05F4B9C3308E1A2A06F77D6B89ECF0E0CD4BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talaat Al Kassab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101672" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.02.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQGXMZ3H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.05.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV3RN7X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santamato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.99.046103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.05.051" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0SH60VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Geuser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186394" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194089" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928898v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370501" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00321-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GHG19KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108197v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01876-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K98VWPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2002100" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C00E47CD5C7D0694EB1DB2A5031262AE96AF7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Ping" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00338-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X64GLSHC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(99)00050-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DK20LQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambreland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(97)00085-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHCF6Q91-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00409-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPJ7F7SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928951v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00408-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J99NTH4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254427v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sijbrandij" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deconihout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godfrey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996548" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00561-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR31R9V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995321" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6889BA063FB74D0A09FEFC9848354C6E9B7DD2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928963v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sarrau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00534-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0PXPGS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928968v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90369-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50922A1D0D9570E3B0959CFE13FD8CBCA52F011C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)90335-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B60AAD52771CAFB646AD0943B529DB6BB20C9DD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90351-B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZSS950-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928972v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/363432a0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/615035E8B8BFFB0B1843D28D32B66E75C7B0225D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1144382" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-Y. Derrien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00711694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shcheblanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2006.335352" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838937v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Geuser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928903v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927605501545" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928922v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(00)00079-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8FCR5ZL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232534" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621526" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838939v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bostel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>