--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -1685,209 +1685,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges d'une sépulture du bronze final I à La Potence (Gaujac, Gard). Regard sur les pratiques funéraires du milieu de l'âge du Bronze au début du Bronze final en Languedoc oriental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tombes à fossé circulaire et chemins de la fin du premier âge du Fer à la Pailleterie, ZAC du Parc de l’Aéroport à Pérols (Hérault) : nouvelles données sur les pratiques funéraires protohistoriques des plaines languedociennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dam.2112⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (2), pp.3-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11q14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02067320v1</w:t>
+                <w:t xml:space="preserve">hal-01930520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tombes à fossé circulaire et chemins de la fin du premier âge du Fer à la Pailleterie, ZAC du Parc de l’Aéroport à Pérols (Hérault) : nouvelles données sur les pratiques funéraires protohistoriques des plaines languedociennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vestiges d'une sépulture du bronze final I à La Potence (Gaujac, Gard). Regard sur les pratiques funéraires du milieu de l'âge du Bronze au début du Bronze final en Languedoc oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (2), pp.3-46. </w:t>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.207-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11q14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dam.2112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930520v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02067320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le style céramique du bronze final IIIa en Languedoc oriental</w:t>
               </w:r>
@@ -2070,174 +2070,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Gaulois du Midi et Marseille grecque : deux mondes funéraires</w:t>
+                <w:t xml:space="preserve">La tête coupée, symbole de mise à mort suprême en Gaule méridionale ? Des textes anciens aux données de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.281-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.2734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00738030v1</w:t>
+                <w:t xml:space="preserve">halshs-02067505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tête coupée, symbole de mise à mort suprême en Gaule méridionale ? Des textes anciens aux données de l'archéologie</w:t>
+                <w:t xml:space="preserve">Les Gaulois du Midi et Marseille grecque : deux mondes funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (2), pp.1-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dam.2734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02067505v1</w:t>
+                <w:t xml:space="preserve">halshs-00738030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux dépôts d’armes du VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. en Provence orientale : les Clues de Verdaches à Auzet (Alpes de Haute-Provence) et la Source du Noyer à Roquefort-les-Pins (Alpes-Maritimes)</w:t>
               </w:r>
@@ -4968,77 +4968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'enclos funéraires des environ de 500 av. J.-C. dans la plaine littorale languedocienne à Pérols (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du Fer. L'Âge du Fer en Basse-Normandie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Caen, France. p. 297-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5544,51 +5544,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au Second Âge du fer. Actes du XXXIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque international de l’AFEAF</w:t>
+                <w:t xml:space="preserve">L'âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au Second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
@@ -5618,113 +5618,95 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, Vol. 1 : 336 p. ; vol. 2 : 360 p., 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962779v1</w:t>
+                <w:t xml:space="preserve">hal-00655097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au Second âge du Fer</w:t>
+                <w:t xml:space="preserve">L’Âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au Second Âge du fer. Actes du XXXIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque international de l’AFEAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
@@ -5754,71 +5736,89 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 693 p., 2011, 978-2-848673-14-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.6257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655097v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du Fer</w:t>
               </w:r>
@@ -7081,195 +7081,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques funéraires et identité culturelle : Marseille et les indigènes du Sud de la Gaule (IV e -II e s. av. J.-C.)</w:t>
+                <w:t xml:space="preserve">Eau, arme et territoire aux âge du bronze final et du Fer en Languedoc et en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale. Hommages à Michel Bats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance/Centre Camille Jullian, pp.267-283, 2015, coll. Bibliothèque d'Archéologie Méditerranéenne et Africaine Études Massaliètes</w:t>
+              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.595-620, 2015, 978-2-35613-129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02060977v1</w:t>
+                <w:t xml:space="preserve">halshs-04003464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau, arme et territoire aux âge du bronze final et du Fer en Languedoc et en Provence</w:t>
+                <w:t xml:space="preserve">Pratiques funéraires et identité culturelle : Marseille et les indigènes du Sud de la Gaule (IV e -II e s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale. Hommages à Michel Bats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance/Centre Camille Jullian, pp.267-283, 2015, coll. Bibliothèque d'Archéologie Méditerranéenne et Africaine Études Massaliètes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04003464v1</w:t>
+                <w:t xml:space="preserve">halshs-02060977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tombes à arme de la nécropole de Negabous (Perpignan, Pyrénées-Orientales)</w:t>
               </w:r>
@@ -7354,91 +7354,91 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d’enclos funéraires des environs de 500 av. J.-C. dans la plaine littorale languedocienne à Pérols, Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-301, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.7232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7502,51 +7502,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schwaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-290, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.7187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8633,51 +8633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;tivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Albinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Malige" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q14" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2734" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3365" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michelozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gauthey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1617" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.535" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leconte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1991.2917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.2901" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charmasson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1989.2350" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordreuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1982.1695" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1980.1799" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1978.1591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1976.1547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Maistre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1975.1522" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1973.2624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demangeot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6257" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Trescarte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/memoires-de-l-age-du-fer-raphael-golosetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02043678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065629v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003464v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058642v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7232" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7187" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6722" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupraz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Huguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920563v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;tivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Albinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Malige" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2734" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3365" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michelozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gauthey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1617" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.535" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leconte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1991.2917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.2901" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charmasson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1989.2350" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordreuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1982.1695" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1980.1799" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1978.1591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1976.1547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Maistre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1975.1522" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1973.2624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demangeot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6257" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Trescarte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/memoires-de-l-age-du-fer-raphael-golosetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02043678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065629v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058642v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7232" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7187" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6722" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupraz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Huguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920563v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>