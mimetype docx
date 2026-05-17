--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -125,390 +125,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La louche en bronze dans la nécropole de Saint-Julien à Pézenas (Hérault) et en Gaule méridionale au premier âge du Fer</w:t>
+                <w:t xml:space="preserve">Mobilier métallique des environs de 300 av. J.-C. découvert au Valat de Ligno à Roujan, Hérault : dépôt funéraire ou cultuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Bagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 44, p. 75-112</w:t>
+              <w:t xml:space="preserve">, 2023, 44, pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851822v1</w:t>
+                <w:t xml:space="preserve">hal-04846103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilier métallique des environs de 300 av. J.-C. découvert au Valat de Ligno à Roujan, Hérault : dépôt funéraire ou cultuel ?</w:t>
+                <w:t xml:space="preserve">La louche en bronze dans la nécropole de Saint-Julien à Pézenas (Hérault) et en Gaule méridionale au premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Bagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 44, pp.229-240</w:t>
+              <w:t xml:space="preserve">, 2023, 44, p. 75-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846103v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infanticide féminin en question chez les Gaulois du Midi : l’apport des analyses ADN sur les nouveau-nés enterrés dans les habitats de l’âge du Fer</w:t>
+                <w:t xml:space="preserve">La tombe du premier âge du Fer découverte à Lautagne, Valence, Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Duday</w:t>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gruat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+                <w:t xml:space="preserve">Magalie Kielb Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.233-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861911v1</w:t>
+                <w:t xml:space="preserve">hal-04884375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe du premier âge du Fer découverte à Lautagne, Valence, Drôme</w:t>
+                <w:t xml:space="preserve">L’infanticide féminin en question chez les Gaulois du Midi : l’apport des analyses ADN sur les nouveau-nés enterrés dans les habitats de l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Buffat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Kielb Zaaraoui</w:t>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (2), pp.27-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884375v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces d’une tombe du premier âge du Fer dans la plaine du Malgoirès (Font de Barret à Fons-Outre-Gardon, Gard)</w:t>
               </w:r>
@@ -602,51 +602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stèles du premier âge du Fer et une sépulture de la fin du Ve s. av. J.-C. sur l'avant-causse de Saint-Affrique : le Puech à Versols-et-Lapeyre (Aveyron)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -753,51 +753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe héroïque à stèles des VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. des « Touriès » à Saint-Jean et Saint-Paul (Aveyron) : bilan des recherches 2018 et 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1293,51 +1293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ensemble funéraire du second âge du Fer de la Grange Blanche à Courthézon (Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1566,51 +1566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe héroïque à stèles des Touriès (Saint-Jean et Saint-Paul, Aveyron) : bilan des recherches 2013 et 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,209 +1685,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tombes à fossé circulaire et chemins de la fin du premier âge du Fer à la Pailleterie, ZAC du Parc de l’Aéroport à Pérols (Hérault) : nouvelles données sur les pratiques funéraires protohistoriques des plaines languedociennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vestiges d'une sépulture du bronze final I à La Potence (Gaujac, Gard). Regard sur les pratiques funéraires du milieu de l'âge du Bronze au début du Bronze final en Languedoc oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11q14⟩</w:t>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.207-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.2112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930520v1</w:t>
+                <w:t xml:space="preserve">halshs-02067320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges d'une sépulture du bronze final I à La Potence (Gaujac, Gard). Regard sur les pratiques funéraires du milieu de l'âge du Bronze au début du Bronze final en Languedoc oriental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tombes à fossé circulaire et chemins de la fin du premier âge du Fer à la Pailleterie, ZAC du Parc de l’Aéroport à Pérols (Hérault) : nouvelles données sur les pratiques funéraires protohistoriques des plaines languedociennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35, pp.207-228. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (2), pp.3-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dam.2112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11q14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02067320v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le style céramique du bronze final IIIa en Languedoc oriental</w:t>
               </w:r>
@@ -1951,51 +1951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe héroïque à stèles des Touriès (Saint-Jean et Saint-Paul) : bilan préliminaire des campagnes 2008-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2070,174 +2070,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tête coupée, symbole de mise à mort suprême en Gaule méridionale ? Des textes anciens aux données de l'archéologie</w:t>
+                <w:t xml:space="preserve">Les Gaulois du Midi et Marseille grecque : deux mondes funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (2), pp.1-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02067505v1</w:t>
+                <w:t xml:space="preserve">halshs-00738030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Gaulois du Midi et Marseille grecque : deux mondes funéraires</w:t>
+                <w:t xml:space="preserve">La tête coupée, symbole de mise à mort suprême en Gaule méridionale ? Des textes anciens aux données de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.281-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.2734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00738030v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02067505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux dépôts d’armes du VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. en Provence orientale : les Clues de Verdaches à Auzet (Alpes de Haute-Provence) et la Source du Noyer à Roquefort-les-Pins (Alpes-Maritimes)</w:t>
               </w:r>
@@ -2873,51 +2873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France du Sud-Est (Languedoc-Roussillon, Midi-Pyrénées, Provence-Alpes-Côte d’Azur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Arcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,51 +3353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhumations de fœtus, nouveau-nés et nourrissons dans les habitats protohistoriques du Languedoc : l’exemple de Gailhan (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4505,346 +4505,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XIIe-Ier siècles av. J.-C.). In : Les espaces fortifiés à l’âge du Fer en Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identité culturelle dans la mort : comptoirs grecs et population indigène dans le Midi de la Gaule (Ve - Ier s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e colloque international de l’Afeaf, Les espaces fortifiés à l’âge du Fer en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Puy en Velay, France</w:t>
+              <w:t xml:space="preserve">Sépultures et rites funéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de recherches préhistoriques et protohistoriques corses, 2019, Calvi, Corse, France. pp.239-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886537v1</w:t>
+                <w:t xml:space="preserve">hal-04885423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XIIe-Ier siècles av. J.-C.). In : Les espaces fortifiés à l’âge du Fer en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
+              <w:t xml:space="preserve">43e colloque international de l’Afeaf, Les espaces fortifiés à l’âge du Fer en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Puy en Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547987v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité culturelle dans la mort : comptoirs grecs et population indigène dans le Midi de la Gaule (Ve - Ier s. av. J.-C.)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sépultures et rites funéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de recherches préhistoriques et protohistoriques corses, 2019, Calvi, Corse, France. pp.239-263</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885423v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilier funéraire et statut des enfants dans le monde indigène protohistorique du sud de la France</w:t>
               </w:r>
@@ -4962,204 +4962,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'enclos funéraires des environ de 500 av. J.-C. dans la plaine littorale languedocienne à Pérols (Hérault)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques funéraires en Languedoc et en Provence du Ve au milieu du IIe s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schwaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du Fer. L'Âge du Fer en Basse-Normandie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Caen, France. p. 297-302</w:t>
+              <w:t xml:space="preserve">, May 2009, Caen, France. p. 269-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00738056v1</w:t>
+                <w:t xml:space="preserve">halshs-00738043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires en Languedoc et en Provence du Ve au milieu du IIe s. av. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte d'enclos funéraires des environ de 500 av. J.-C. dans la plaine littorale languedocienne à Pérols (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Schwaller</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du Fer. L'Âge du Fer en Basse-Normandie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Caen, France. p. 269-290</w:t>
+              <w:t xml:space="preserve">, May 2009, Caen, France. p. 297-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00738043v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5544,57 +5544,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au Second âge du Fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">L’Âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au Second Âge du fer. Actes du XXXIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque international de l’AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5618,101 +5618,119 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 693 p., 2011, 978-2-848673-14-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.6257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655097v1</w:t>
+                <w:t xml:space="preserve">hal-03962779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au Second Âge du fer. Actes du XXXIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque international de l’AFEAF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">L'âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au Second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5736,132 +5754,114 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, Vol. 1 : 336 p. ; vol. 2 : 360 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.6257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03962779v1</w:t>
+                <w:t xml:space="preserve">hal-00655097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,77 +6102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6231,64 +6231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites fortifiés et de hauteur dans le Massif central entre le Bronze final IIIb et la Tène ancienne : premier essai de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,51 +6373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèles mutilées, stèles épargnées : contexte et première approche des modalités de traitement des monolithes du sanctuaire héroïque protohistorique des Touries (Saint-Jean-et-Saint-Paul, Aveyron)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6515,51 +6515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèles et statues du premier et du début du second âge du Fer dans le Midi de la France : la question des sanctuaires archaïques à la lumière des recherches sur le complexe des Touriès (Saint-Jean et Saint-Paul, Aveyron)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6769,51 +6769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7081,195 +7081,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau, arme et territoire aux âge du bronze final et du Fer en Languedoc et en Provence</w:t>
+                <w:t xml:space="preserve">Pratiques funéraires et identité culturelle : Marseille et les indigènes du Sud de la Gaule (IV e -II e s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.595-620, 2015, 978-2-35613-129-4</w:t>
+              <w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale. Hommages à Michel Bats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance/Centre Camille Jullian, pp.267-283, 2015, coll. Bibliothèque d'Archéologie Méditerranéenne et Africaine Études Massaliètes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04003464v1</w:t>
+                <w:t xml:space="preserve">halshs-02060977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques funéraires et identité culturelle : Marseille et les indigènes du Sud de la Gaule (IV e -II e s. av. J.-C.)</w:t>
+                <w:t xml:space="preserve">Eau, arme et territoire aux âge du bronze final et du Fer en Languedoc et en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale. Hommages à Michel Bats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance/Centre Camille Jullian, pp.267-283, 2015, coll. Bibliothèque d'Archéologie Méditerranéenne et Africaine Études Massaliètes</w:t>
+              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.595-620, 2015, 978-2-35613-129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02060977v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tombes à arme de la nécropole de Negabous (Perpignan, Pyrénées-Orientales)</w:t>
               </w:r>
@@ -7348,243 +7348,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d’enclos funéraires des environs de 500 av. J.-C. dans la plaine littorale languedocienne à Pérols, Hérault</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques funéraires en Languedoc et en Provence du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au milieu du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schwaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.297-301, 2011, 978-2-84867-314-1. </w:t>
+              <w:t xml:space="preserve">, pp.269-290, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.7232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03969151v1</w:t>
+                <w:t xml:space="preserve">halshs-03969162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires en Languedoc et en Provence du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au milieu du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte d’enclos funéraires des environs de 500 av. J.-C. dans la plaine littorale languedocienne à Pérols, Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Schwaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.269-290, 2011, 978-2-84867-314-1. </w:t>
+              <w:t xml:space="preserve">, pp.297-301, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.7187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03969162v1</w:t>
+                <w:t xml:space="preserve">halshs-03969151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes osseux humains de l'habitat du Mont-Lassois à Vix (fouilles 2004-2008)</w:t>
               </w:r>
@@ -7826,51 +7826,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du thème spécialisé : Gestes funéraires en Gaule au Second Âge du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,51 +7992,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe protohistorique à stèles des Touriès à Saint-Jean et Saint-Paul (Aveyron). Fouille programmée triennale 2018-2021. Rapport final 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8110,51 +8110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe protohistorique à stèles des Touriès à Saint-Jean et Saint-Paul (Aveyron). Fouille programmée triennale 2015-2017. Rapport final 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8228,51 +8228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe protohistorique à stèles des Touriès à Saint-Jean et Saint-Paul (Aveyron). Fouille programmée triennale 2012-2014. Rapport final 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8346,51 +8346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe protohistorique à stèles des Touriès à Saint-Jean et Saint-Paul (Aveyron). Fouille programmée triennale 2009-2011. Rapport final 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8633,51 +8633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;tivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Albinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Malige" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2734" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3365" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michelozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gauthey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1617" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.535" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leconte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1991.2917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.2901" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charmasson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1989.2350" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordreuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1982.1695" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1980.1799" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1978.1591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1976.1547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Maistre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1975.1522" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1973.2624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demangeot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6257" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Trescarte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/memoires-de-l-age-du-fer-raphael-golosetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02043678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065629v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058642v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7232" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7187" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6722" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupraz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Huguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920563v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;tivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Albinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Malige" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q14" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2734" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3365" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michelozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gauthey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1617" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.535" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leconte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1991.2917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1990.2901" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charmasson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1989.2350" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordreuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1982.1695" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1980.1799" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1978.1591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1976.1547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Maistre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1975.1522" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1973.2624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738056v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demangeot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6257" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Trescarte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/memoires-de-l-age-du-fer-raphael-golosetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02043678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065629v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003464v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058642v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Toledo I Mur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7187" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7232" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738060v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6722" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupraz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Huguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920563v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>