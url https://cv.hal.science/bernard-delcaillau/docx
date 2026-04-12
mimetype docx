--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1129,295 +1129,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal uplift west of Algiers (Algeria): pre- and post-Messinian sequences of marine terraces and rasas and their associated drainage pattern</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape response to progressive tectonic and climatic forcing in NW Borneo: Implications for geological and geomorphic controls on flood hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Heddar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Boudiaf</w:t>
+                <w:t xml:space="preserve">Manoj Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-016-1292-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00620-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689570v1</w:t>
+                <w:t xml:space="preserve">hal-01696398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape response to progressive tectonic and climatic forcing in NW Borneo: Implications for geological and geomorphic controls on flood hazard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manoj Mathew</w:t>
+                <w:t xml:space="preserve">Coastal uplift west of Algiers (Algeria): pre- and post-Messinian sequences of marine terraces and rasas and their associated drainage pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+                <w:t xml:space="preserve">Aicha Heddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+                <w:t xml:space="preserve">Azzedine Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.457. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (1), pp.19 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00620-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-016-1292-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696398v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene fluviatile deposits in the Ourika drainage basin (Marrakech High Atlas, Morocco): indicators of climatic variations associated with base level change</w:t>
               </w:r>
@@ -1933,319 +1933,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00852284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpressional tectonics in the Marrakech High Atlas: Insight by the geomorphic evolution of drainage basins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Namous</w:t>
+                <w:t xml:space="preserve">Relative sea-level fall since the last interglacial stage: Are coasts uplifting worldwide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgard Laville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Cobbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ostanciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.010⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (1-2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080912v1</w:t>
+                <w:t xml:space="preserve">hal-00668682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea-level fall since the last interglacial stage: Are coasts uplifting worldwide?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transpressional tectonics in the Marrakech High Atlas: Insight by the geomorphic evolution of drainage basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Amrhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Namous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Ostanciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (1-2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3-4), pp.344-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2011.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668682v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary evolution of the Marrakech High Atlas and morphotectonic evidences of the Tizi N'Test Fault activity, Morocco</w:t>
               </w:r>
@@ -3604,168 +3604,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géomorphologique de la déformation d’avant-arc au niveau d’une transition subduction océanique/subduction continentale;</w:t>
+                <w:t xml:space="preserve">Evolution d’un réseau de drainage plio-quaternaire dans un bassin versant côtier : la Dives (Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Authemayou</w:t>
+                <w:t xml:space="preserve">G. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïk Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707356v1</w:t>
+                <w:t xml:space="preserve">hal-01707364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages morphostructural et climatique du drainage quaternaire d’un bassin versant côtier : l’exemple des marais de Vimont (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïk Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3794,247 +3777,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d’un réseau de drainage plio-quaternaire dans un bassin versant côtier : la Dives (Normandie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse géomorphologique de la déformation d’avant-arc au niveau d’une transition subduction océanique/subduction continentale;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jamet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707364v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric assessment of uplifting coral reef sequences, Sumba Island, Indonesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Schildgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S. Hantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -4057,260 +4057,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de drainage développés sur les séquences de terrasses coralliennes quaternaires de l'île de Sumba (Indonésie), marqueurs de la déformation verticale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphologic Indices for Transition from Subduction to Arc-Continent Collision in Sumba Island, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707320v1</w:t>
+                <w:t xml:space="preserve">hal-01707338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphologic Indices for Transition from Subduction to Arc-Continent Collision in Sumba Island, Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Authemayou</w:t>
+                <w:t xml:space="preserve">Les réseaux de drainage développés sur les séquences de terrasses coralliennes quaternaires de l'île de Sumba (Indonésie), marqueurs de la déformation verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707338v1</w:t>
+                <w:t xml:space="preserve">hal-01707320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic assessment of the tectonic activity of Qiulitagh fold-belt, Kuqa foreland basin, Xinjiang, China</w:t>
               </w:r>
@@ -4430,77 +4430,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plio-Quaternary coastal sequences, sea-level changes and coastal geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4538,51 +4538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tidally-influenced river deposits of the pleistocene Seine system: the example of the Tourville-la-Riviere terrace (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4964,64 +4964,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kennedy, D.M.; Stephenson, W.J.; Naylor, L.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Coast Geomorphology: A Global Synthesis</w:t>
@@ -5232,51 +5232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Rao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le B&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delcaillau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint Carlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105316" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renqi Lu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.816157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Poignant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4363" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Heddar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1292-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Mathew" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00620-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Amrhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Schildgen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyoe S. Hantoro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pinegina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Laville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D5F43RC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amhrar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SK9VX2T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charroud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ait Brahim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0113-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SN7H2DPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrhar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sheikholeslami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2005.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mugnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gajurel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2005.00500.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01131366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lagarde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amorese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1417(200010)" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;k Poignant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schildgen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Hantoro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint Carlier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graveleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hurtrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vendeville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01896068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Rao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le B&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delcaillau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint Carlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105316" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renqi Lu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.816157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Poignant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4363" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Mathew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00620-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Heddar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1292-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Amrhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Schildgen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyoe S. Hantoro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pinegina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Laville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D5F43RC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amhrar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SK9VX2T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charroud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ait Brahim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0113-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SN7H2DPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrhar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sheikholeslami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2005.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mugnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gajurel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2005.00500.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01131366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lagarde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amorese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1417(200010)" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;k Poignant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schildgen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Hantoro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint Carlier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graveleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hurtrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vendeville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01896068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>