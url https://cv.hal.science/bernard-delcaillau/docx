--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -2371,303 +2371,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plio-Pleistocene evolution of the Southern Middle Atlas Fault Zone (SMAFZ) front of Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New geomorphic criteria on lateral propagation of blind thrust-related fold growth accommodating oblique convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ait Brahim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Amrhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sheikholeslami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-006-0113-7⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (2), pp.141-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2007/0051-0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324335v1</w:t>
+                <w:t xml:space="preserve">halshs-01066109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New geomorphic criteria on lateral propagation of blind thrust-related fold growth accommodating oblique convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Plio-Pleistocene evolution of the Southern Middle Atlas Fault Zone (SMAFZ) front of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Laville</w:t>
+                <w:t xml:space="preserve">M. Charroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amrhar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Ait Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96, pp.497-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-006-0113-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2007/0051-0141⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01066109v1</w:t>
+                <w:t xml:space="preserve">hal-00324335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphotectonic evolution of the Jebel Bou Naceur in the South Middle Atlas Fault Zone (Morocco)</w:t>
               </w:r>
@@ -2679,77 +2679,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 339 (8), pp.553-561. </w:t>
@@ -2800,51 +2800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent fold growth and drainage development: The Janauri and Chandigarh anticlines in the Siwalik foothills, northwest India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2891,51 +2891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un SIG pour le calcul de l'indice de symétrie des bassins versants : un outil de diagnostic de la croissance des rides anticlinales. Exemple du pli de Chandigarh (Siwaliks, Inde, Himalaya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3103,51 +3103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le segment nord de la faille de la Tet (Pyrénées-Orientales) : fonctionnement néogène et implications géomorphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des bassins versants à l'activité tectonique : l'exemple de la terminaison orientale de la chaîne pyrénéenne. Approche morphotectonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3401,51 +3401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enregistrement géomorphologique de la tectonique quaternaire par les nappes alluviales : l'exemple du bassin de la Têt (Roussillon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3712,329 +3712,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages morphostructural et climatique du drainage quaternaire d’un bassin versant côtier : l’exemple des marais de Vimont (Normandie, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dugué</w:t>
+                <w:t xml:space="preserve">Analyse géomorphologique de la déformation d’avant-arc au niveau d’une transition subduction océanique/subduction continentale;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707370v1</w:t>
+                <w:t xml:space="preserve">hal-01707356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géomorphologique de la déformation d’avant-arc au niveau d’une transition subduction océanique/subduction continentale;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Authemayou</w:t>
+                <w:t xml:space="preserve">Héritages morphostructural et climatique du drainage quaternaire d’un bassin versant côtier : l’exemple des marais de Vimont (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïk Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707356v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric assessment of uplifting coral reef sequences, Sumba Island, Indonesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Schildgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S. Hantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -4057,260 +4057,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphologic Indices for Transition from Subduction to Arc-Continent Collision in Sumba Island, Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Authemayou</w:t>
+                <w:t xml:space="preserve">Les réseaux de drainage développés sur les séquences de terrasses coralliennes quaternaires de l'île de Sumba (Indonésie), marqueurs de la déformation verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707338v1</w:t>
+                <w:t xml:space="preserve">hal-01707320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de drainage développés sur les séquences de terrasses coralliennes quaternaires de l'île de Sumba (Indonésie), marqueurs de la déformation verticale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphologic Indices for Transition from Subduction to Arc-Continent Collision in Sumba Island, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707320v1</w:t>
+                <w:t xml:space="preserve">hal-01707338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic assessment of the tectonic activity of Qiulitagh fold-belt, Kuqa foreland basin, Xinjiang, China</w:t>
               </w:r>
@@ -5232,51 +5232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Rao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le B&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delcaillau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint Carlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105316" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renqi Lu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.816157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Poignant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4363" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Mathew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00620-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Heddar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1292-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Amrhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Schildgen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyoe S. Hantoro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pinegina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Laville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D5F43RC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amhrar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SK9VX2T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charroud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ait Brahim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0113-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SN7H2DPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrhar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sheikholeslami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2005.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mugnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gajurel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2005.00500.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01131366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lagarde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amorese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1417(200010)" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;k Poignant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schildgen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Hantoro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint Carlier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graveleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hurtrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vendeville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01896068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Rao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le B&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Delcaillau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint Carlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denovan Chauveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105316" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renqi Lu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.816157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Poignant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Muhammad Imran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4363" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Mathew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00620-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Heddar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boudiaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1292-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Amrhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Schildgen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahyoe S. Hantoro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.03.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markes Johnson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EARSCIREV.2014.01.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pinegina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ostanciaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2011.05.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KRJNWK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Laville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D5F43RC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amhrar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SK9VX2T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrhar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sheikholeslami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charroud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ait Brahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0113-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SN7H2DPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2005.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mugnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gajurel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2005.00500.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01131366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lagarde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amorese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1417(200010)" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;k Poignant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schildgen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Hantoro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint Carlier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graveleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hurtrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vendeville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01896068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinod" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M40.10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>