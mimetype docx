--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1612,356 +1612,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped nanoparticles in silica-based optical fibres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and Properties of Er-Doped ZrO2 Nanocrystalline Phase-Separated Preforms of Optical Fibers by MCVD Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Mauroy</w:t>
+                <w:t xml:space="preserve">Anirban Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kašík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Podrazky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlastimil Matějec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045350⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp 341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7402.2011.02669.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732457v1</w:t>
+                <w:t xml:space="preserve">hal-00646577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of nanoparticles in optical fibers by Secondary Ion Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (11), pp.1504-1510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Properties of Er-Doped ZrO2 Nanocrystalline Phase-Separated Preforms of Optical Fibers by MCVD Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kašík</w:t>
+                <w:t xml:space="preserve">Erbium-doped nanoparticles in silica-based optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vlastimil Matějec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (2), pp 341-348. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), pp.480 - 487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7402.2011.02669.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646577v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced laser line sweeping in double-clad Yb-doped fiber-ring lasers</w:t>
               </w:r>
@@ -2075,633 +2075,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical modeling of fiber laser at 810 nm based on thulium-doped silica fibers with enhanced 3H4 level lifetime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passively Q-Switched Ytterbium- and Chromium-doped All-Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (3), pp.2773. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (25), Manuscript ID : 143929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.19.002773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.50.000E20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561410v1</w:t>
+                <w:t xml:space="preserve">hal-00589246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mode area leaky optical fiber fabricated by MCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic signature of phosphate crystallization in Erbium-doped optical fibre preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (19), Manuscript ID: 143772. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.835-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.50.003118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589240v1</w:t>
+                <w:t xml:space="preserve">hal-00575210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Rare Earth-Doped Transparent Glass Ceramic Optical Fibers by Modified Chemical Vapor Deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mauroy</w:t>
+                <w:t xml:space="preserve">Large mode area leaky optical fiber fabricated by MCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luan Nguyen</w:t>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.N.B. Bhaktha</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Monnom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (19), Manuscript ID: 143772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.50.003118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614303v1</w:t>
+                <w:t xml:space="preserve">hal-00589240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passively Q-Switched Ytterbium- and Chromium-doped All-Fiber Laser</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication of Rare Earth-Doped Transparent Glass Ceramic Optical Fibers by Modified Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N.B. Bhaktha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (8), pp.2315-2318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589246v1</w:t>
+                <w:t xml:space="preserve">hal-00614303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic signature of phosphate crystallization in Erbium-doped optical fibre preforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jacquier</w:t>
+                <w:t xml:space="preserve">Theoretical modeling of fiber laser at 810 nm based on thulium-doped silica fibers with enhanced 3H4 level lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kašík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33, pp.835-838. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.2773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.002773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575210v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birefringence analysis of multilayer leaky cladding optical fibre</w:t>
               </w:r>
@@ -2713,293 +2713,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Kumar</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, J. Opt. 12 (2010) 065705 (4pp)</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (6), pp.065705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461091v2</w:t>
+                <w:t xml:space="preserve">hal-00537394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birefringence analysis of multilayer leaky cladding optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (6), pp.065705</w:t>
+              <w:t xml:space="preserve">, 2010, J. Opt. 12 (2010) 065705 (4pp)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537394v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thulium-doped silica fibers with enhanced 3H4 level lifetime : modelling the devices for 800-820 nm band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kašík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Dhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Dhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,597 +3174,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of an intrinsically gain flattened Erbium doped fiber amplifier</w:t>
+                <w:t xml:space="preserve">Long-period fiber grating as wavelength selective element in double-clad Yb-doped fiber-ring lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nagaraju</w:t>
+                <w:t xml:space="preserve">P. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Paul</w:t>
+                <w:t xml:space="preserve">R. Slavik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ravi K. Varshney</w:t>
+                <w:t xml:space="preserve">P. Honzatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (10), pp.2335-2338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536274v1</w:t>
+                <w:t xml:space="preserve">hal-00432922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium emission properties in nanostructured fibers</w:t>
+                <w:t xml:space="preserve">Er doped oxide nanoparticles in silica based optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (1), pp.79-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429699v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-period fiber grating as wavelength selective element in double-clad Yb-doped fiber-ring lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Maria</w:t>
+                <w:t xml:space="preserve">Erbium emission properties in nanostructured fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Honzatko</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Monnom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (31), pp.G119-G124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.48.00G119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432922v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er doped oxide nanoparticles in silica based optical fibres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Design and fabrication of an intrinsically gain flattened Erbium doped fiber amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nagaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Paul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi K. Varshney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 282 (12), pp.2335-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.02.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429702v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of an intrinsically gain flattened Erbium doped fiber amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nagaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi K. Varshney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 282 (12), pp.2335-2338</w:t>
@@ -4087,51 +4087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (6), pp.484-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4290,51 +4290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-axial dual-core resonant leaky fibre for optical amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,51 +4433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Acapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Maurizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sebastian Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,51 +4580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 353, pp.2767-2773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4652,286 +4652,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thulium-doped silica-based optical fibers for cladding pumped fiber amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavel Peterka</w:t>
+                <w:t xml:space="preserve">Three-hole microstructured optical fiber for efficient Fiber Bragg Grating refractometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dewynter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Václav Kubeček</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (16), pp.2390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459466v1</w:t>
+                <w:t xml:space="preserve">hal-00460035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-hole microstructured optical fiber for efficient Fiber Bragg Grating refractometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Thulium-doped silica-based optical fibers for cladding pumped fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Václav Kubeček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kašík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlastimil Matějec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (1), pp.174-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2006.11.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460035v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature compensation technique for Bragg gratings in microstructured optical fibers for sensing applications</w:t>
               </w:r>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5582,51 +5582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inherently gain flattened L+ Band TDFA based on W-fiber Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charu Kakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Thyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5738,51 +5738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (9), pp.3936-3941. </w:t>
@@ -5846,77 +5846,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (22), pp.10359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5935,329 +5935,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Boullet</w:t>
+                <w:t xml:space="preserve">Energy transfer up-conversion in Tm3+-doped silica fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sabourdy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Gregory W. Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen F. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.E.K. Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 352, pp.136-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732130v1</w:t>
+                <w:t xml:space="preserve">hal-00461660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer up-conversion in Tm3+-doped silica fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David A. Simpson</w:t>
+                <w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory W. Baxter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (15), pp.1962-1964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.30.001962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461660v1</w:t>
+                <w:t xml:space="preserve">hal-00732130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmented-Clad fiber design for inherently gain-flattened L-band TDFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charu Kakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Thyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6419,302 +6419,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the photosensitivity, temperature sustainability and fluorescence characteristics of several Er-doped photosensitive fibers</w:t>
+                <w:t xml:space="preserve">Conception and Characterisation of a Dual Concentric Core Erbium-Doped Dispersion Compensating Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.H. Shen</w:t>
+                <w:t xml:space="preserve">Julien Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pal</w:t>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mandal</w:t>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K.T.V. Grattan</w:t>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646633v1</w:t>
+                <w:t xml:space="preserve">hal-00469553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-independant temperature measurement using a type I and a type IIA optical fibre Bragg grating combination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wide temperature tuneable fibre laser using a chirped grating and a type IIA fibre Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jharna Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchandan Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suchandan Pal</w:t>
+                <w:t xml:space="preserve">Weizhong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken T. Grattan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen F. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 75, pp.1327-1331</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.1113-1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469697v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical modelling of S-band thulium-doped silica fibre amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6723,443 +6714,452 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.201-212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:OQEL.0000015640.82309.7d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:OQEL.0000015640.82309.7d⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide temperature tuneable fibre laser using a chirped grating and a type IIA fibre Bragg grating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the photosensitivity, temperature sustainability and fluorescence characteristics of several Er-doped photosensitive fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jharna Mandal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suchandan Pal</w:t>
+                <w:t xml:space="preserve">S. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weizhong Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ken T. Grattan</w:t>
+                <w:t xml:space="preserve">J. Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.T.V. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 237 (4-6), pp.301-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469694v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and Characterisation of a Dual Concentric Core Erbium-Doped Dispersion Compensating Fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Strain-independant temperature measurement using a type I and a type IIA optical fibre Bragg grating combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchandan Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken T. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+                <w:t xml:space="preserve">Scott A. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen F. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.702</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75, pp.1327-1331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469553v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg gratings written in Sn-Er-Ge codoped silica fiber: investigation of photosensitivity, thermal stability and sensing potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandan Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken T. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen F. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7201,90 +7201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear temperature dependence of Bragg gratings written in different fibres, optimized for sensor applications over a wide range of temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandan Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken T. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen F. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7460,90 +7460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg grating performance in Er-Sn-doped germanosilicate fiber for simultaneous measurement of wide range temperature (to 500°C) and strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandan Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken T. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen F. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7585,51 +7585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very large effective area single-mode photonic band-gap fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7637,51 +7637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39, pp.1240-1242</w:t>
@@ -7762,51 +7762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39, pp.1307-1308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7831,77 +7831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, realization and characterization of a very high negative chromatic dispersion fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7995,51 +7995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian K. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8071,338 +8071,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr4+-doped silica optical fibres : absorption and fluorescence properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Felice</w:t>
+                <w:t xml:space="preserve">Modal contribution to the polarization dependent gain constant in Er3+- doped fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Jindal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 11, pp.107-110</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.407-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469720v1</w:t>
+                <w:t xml:space="preserve">hal-00469525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal contribution to the polarization dependent gain constant in Er3+- doped fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Saïssy</w:t>
+                <w:t xml:space="preserve">Cr4+-doped silica optical fibres : absorption and fluorescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian K. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rajeev Jindal</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.407-412</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11, pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469525v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a high negative chromatic dispersion in a single mode optical fibre : Effect of the central index dip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 178, pp.71</w:t>
@@ -8431,77 +8431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1800 ps/(nm.km) chromatic dispersion at 1.55µm in a dual concentric core fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Jindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8724,64 +8724,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Maze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Wade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8819,51 +8819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering effects on double energy transfer in heavily Ytterbium-Erbium-codoped silica fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8927,51 +8927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbium doped silica fibers for intrinsic fibre optic temperature sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9052,51 +9052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering induced non-saturable absorption phenomenon in heavily erbium-doped silica fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,51 +9410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence and superfluorescence line narrowing and tunability of Nd3+ doped fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9544,51 +9544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization effects between upper levels of the green fluorescence in Er-doped silica fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9695,51 +9695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Pikhtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9816,51 +9816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9915,51 +9915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Measurements of Lifetime, Gain and Emission Cross Section in a Neodymium Doped Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10062,51 +10062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11642,256 +11642,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progresses in optical detection and discrimination of pollutants in remote ground water and environment: a review</w:t>
+                <w:t xml:space="preserve">Specialty optical fibres at INPHYNI, Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS- Delhi-India 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Nice workshop on Photonics, Quantum &amp; Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054441v1</w:t>
+                <w:t xml:space="preserve">hal-03577802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialty optical fibres at INPHYNI, Nice</w:t>
+                <w:t xml:space="preserve">Recent progresses in optical detection and discrimination of pollutants in remote ground water and environment: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Mady</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Adier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vouagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice workshop on Photonics, Quantum &amp; Nonlinear Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS- Delhi-India 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577802v1</w:t>
+                <w:t xml:space="preserve">hal-02054441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SURFIN : nouveaux matériaux pour la SURveillance par Fibre optique des Installations Nucléaires</w:t>
               </w:r>
@@ -12121,277 +12121,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DROÏD : Développement d'un dosimètre distribué à fibre optique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 μm: Quantitative effect of lanthanum, cerium and thulium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vermillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMR2016 : 7eme journees sur les Fibres Optiques en Milieu Radiatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andra (Agence nationale pour la gestion des déchets radioactifs ) et le laboratoire Hubert Curien Dec 2016, Chatenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559660v1</w:t>
+                <w:t xml:space="preserve">hal-01351037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 μm: Quantitative effect of lanthanum, cerium and thulium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet DROÏD : Développement d'un dosimètre distribué à fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">FMR2016 : 7eme journees sur les Fibres Optiques en Milieu Radiatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andra (Agence nationale pour la gestion des déchets radioactifs ) et le laboratoire Hubert Curien Dec 2016, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351037v1</w:t>
+                <w:t xml:space="preserve">hal-01559660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-and radio-darkening in rare-earth-doped silica-based optical fibers</w:t>
               </w:r>
@@ -12621,852 +12621,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-darkening In Thulium-Doped Alumino-Silicate Fibres Pumped At 1.07 µm: Effect of Co-Doping with Lanthanum or Cerium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+                <w:t xml:space="preserve">Original Amplifier For Mode Division Multiplexing Based On Dual Core Erbium-Doped Fibre And Asymmetric Long-Period-Grating Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipul Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankita Gaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on lasers and electro-optics, european quantum electronics conference (CLEO-Eur/EQEC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Jun 2015, Münich, Germany</w:t>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Münich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171067v1</w:t>
+                <w:t xml:space="preserve">hal-01171074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉDUCTION DU PHOTO-NOIRCISSEMENT PAR UN CO-DOPAGE AU LANTHANE OU AU CÉRIUM DES FIBRES OPTIQUES DOPÉES AU THULIUM POMPÉES À 1070 NM</w:t>
+                <w:t xml:space="preserve">Photo-darkening In Thulium-Doped Alumino-Silicate Fibres Pumped At 1.07 µm: Effect of Co-Doping with Lanthanum or Cerium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vermilliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optiques Guidées (Congrès Optique Bretagne 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference on lasers and electro-optics, european quantum electronics conference (CLEO-Eur/EQEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171080v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original Amplifier For Mode Division Multiplexing Based On Dual Core Erbium-Doped Fibre And Asymmetric Long-Period-Grating Converters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RÉDUCTION DU PHOTO-NOIRCISSEMENT PAR UN CO-DOPAGE AU LANTHANE OU AU CÉRIUM DES FIBRES OPTIQUES DOPÉES AU THULIUM POMPÉES À 1070 NM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vermillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on lasers and electro-optics, european quantum electronics conference (CLEO-Eur/EQEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2015, Münich, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optiques Guidées (Congrès Optique Bretagne 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171074v1</w:t>
+                <w:t xml:space="preserve">hal-01171080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnements locaux des ions de terre rare dans des fibres optiques silicates vitro-céramiques (séminaire au COPL,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New challenges and directions toward nanoscale control of rare-earth properties in silica amplifying optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Centre d'optique, photonique et laser</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics 2014 - 12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)-book of abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Institue of Technology Kharagpur, and Optical Society of America, Dec 2014, Kharagpur, India. pp.S3A.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.S3A.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053782v1</w:t>
+                <w:t xml:space="preserve">hal-01146572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural anisotropy induced by the preform-to-fiber drawing of a pure silica glass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JNOG 34 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecolde Doctorale 3MPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">JNOG 34 - 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Oct 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210711v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sfo-01132731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium- and Magnesium-codoped Silica-Based Transparent Glass Ceramic Core Fiber Made by FCVD and Flash Vaporization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environnements locaux des ions de terre rare dans des fibres optiques silicates vitro-céramiques (séminaire au COPL,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence du Centre d'optique, photonique et laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146579v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges and directions toward nanoscale control of rare-earth properties in silica amplifying optical fibres</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erbium- and Magnesium-codoped Silica-Based Transparent Glass Ceramic Core Fiber Made by FCVD and Flash Vaporization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borut Lenardič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics 2014 - 12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)-book of abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.S3A.1⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Institute of Technology Kharagpur, and Optical Society of America, Dec 2014, Kharagpur, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.T2B.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146572v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JNOG 34 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural anisotropy induced by the preform-to-fiber drawing of a pure silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 34 - 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Optique, Oct 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecolde Doctorale 3MPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sfo-01132731v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic properties of LaF3:Tm3+ nanoparticle-doped silica optical fibers</w:t>
               </w:r>
@@ -13571,168 +13571,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres optiques vitro-céramiques par la méthode de fusion de poudres</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CVD based specialty optical fibre technology: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Workshop INSIS 'Fibres optiques au cœur de l'innovation'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSIS/CNRS, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931708v1</w:t>
+                <w:t xml:space="preserve">hal-01084891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on nanoparticles-doped optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13748,234 +13692,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD based specialty optical fibre technology: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibres optiques vitro-céramiques par la méthode de fusion de poudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kudinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Passelergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop INSIS 'Fibres optiques au cœur de l'innovation'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSIS/CNRS, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084891v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par dynamique moléculaire des effets du fibrage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition à l'échelle nanométrique dans un verre hétérogène par spectrométrie de masse d'ions secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photonics and Applications (ICOPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">Congrès Général de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931682v1</w:t>
+                <w:t xml:space="preserve">hal-00848587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructures par séparation de phase dans les verres et céramiques : applications dans les fibres optiques amplificatrices</w:t>
               </w:r>
@@ -14043,64 +14056,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents environnements locaux des ions erbium dans une fibre optique vitro-céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Acapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14158,191 +14171,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition à l'échelle nanométrique dans un verre hétérogène par spectrométrie de masse d'ions secondaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude par dynamique moléculaire des effets du fibrage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Photonics and Applications (ICOPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848587v1</w:t>
+                <w:t xml:space="preserve">hal-00931682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par dynmaique moléculaire des effets du fibrage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14635,64 +14635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the preform-to-fiber drawing on the nanoscale structure of a pure-silica glass : a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14743,64 +14743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par dynamique moléculaire des effets de l'étirage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14966,679 +14966,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres : characterization using mass spectroscopy and molecular dynamics modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
+                <w:t xml:space="preserve">Self-induced laser line sweeping and self-pulsing in double-clad fiber lasers in Fabry-Perot and unidirectional ring cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Navrátil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Slavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honzatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Global Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Brussels,, Belgium. pp.843309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.924298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848270v1</w:t>
+                <w:t xml:space="preserve">hal-00731855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciality optical fibres at the University of Nice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres: Characterization using mass spectroscopy and molecular dynamics modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Glasses and Glass-ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">2012 Photonics Global Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. pp.c12a393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849023v1</w:t>
+                <w:t xml:space="preserve">hal-00849015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier terres rares: Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thulium-doped silica fibers with enhanced 3H4 level lifetime for fiber lasers and amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kašík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Honzatko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier terres rares</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Photonics 2012 (ICP2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Penang, Malaysia. pp.56-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICP.2012.6379827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849017v1</w:t>
+                <w:t xml:space="preserve">hal-00779923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thulium-doped silica fibers with enhanced 3H4 level lifetime for fiber lasers and amplifiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciality optical fibres at the University of Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pavel Honzatko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Photonics 2012 (ICP2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indo-French Workshop on Glasses and Glass-ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICP.2012.6379827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00779923v1</w:t>
+                <w:t xml:space="preserve">hal-00849023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-induced laser line sweeping and self-pulsing in double-clad fiber lasers in Fabry-Perot and unidirectional ring cavities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier terres rares: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier terres rares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731855v1</w:t>
+                <w:t xml:space="preserve">hal-00849017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres: Characterization using mass spectroscopy and molecular dynamics modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mauroy</w:t>
+                <w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres : characterization using mass spectroscopy and molecular dynamics modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Photonics Global Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. pp.c12a393</w:t>
+              <w:t xml:space="preserve">Photonics Global Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849015v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflectométrie en lumière incohérente sensible à la phase appliquée à la caractérisation des modes à fuites d'une fibre à large cœur</w:t>
               </w:r>
@@ -15758,51 +15758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bishnu P. Pal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15853,51 +15853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de composition à l'échelle nanométrique dans un verre hétérogène par spectrométrie de masse d'ions secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15929,57 +15929,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of rare-earth doped oxyde nanoparticles in silica fibers&amp;quot;, 9th Symposium &amp;quot;SiO2: Advanced Dielectrics and Related Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Characterization of Erbium-Doped Nanoparticles in Transparent Glass Ceramic Optical Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15996,111 +15996,115 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hyères, France. page 71</w:t>
+              <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chennai, India. pp.T2A.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734301v1</w:t>
+                <w:t xml:space="preserve">hal-00848274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Erbium-Doped Nanoparticles in Transparent Glass Ceramic Optical Fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Growth of rare-earth doped oxyde nanoparticles in silica fibers&amp;quot;, 9th Symposium &amp;quot;SiO2: Advanced Dielectrics and Related Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16117,85 +16121,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chennai, India. pp.T2A.4</w:t>
+              <w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hyères, France. page 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848274v1</w:t>
+                <w:t xml:space="preserve">hal-00734301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ytterbium- and chromium-doped fibre laser: from chaotic self-pulsing to passive Q-switching.</w:t>
               </w:r>
@@ -16207,51 +16207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peterka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Laser Physics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16276,51 +16276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration de fibres optiques par croissance de particules d'oxyde dopées Er3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16328,51 +16328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster 122)</w:t>
@@ -16401,51 +16401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of an asymmetric twin-core fiber directional coupler for gain-flattened EDFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nagaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16453,51 +16453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi K. Varshney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, SHANGHAI, China. pp.8307-17</w:t>
@@ -16539,51 +16539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature spectroscopique d'une cristallisation de phosphate dans une préforme de fibre optique dopée erbium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16641,981 +16641,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un laser à fibre émettant à 800 nm</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation and characterization of highly thulium- and alumina-doped optical fibers for single-frequency fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Honzatko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Podrazky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlastimil Matejec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30émes Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Photonics, Device and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.830608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.912536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734310v1</w:t>
+                <w:t xml:space="preserve">hal-00732164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion-tailored optical fibers for specialty applications: Design and certain fabrication issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on Fibre and Optical Passive Components (WFOPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of highly thulium- and alumina-doped optical fibers for single-frequency fiber lasers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'un laser à fibre émettant à 800 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kašík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Photonics, Device and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30émes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster P191) pp 289-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.912536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00732164v1</w:t>
+                <w:t xml:space="preserve">hal-00734310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Mebrouk</w:t>
+                <w:t xml:space="preserve">Multiple scattering of light by nanoparticles in Er3+-doped optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N.B. Bhaktha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Radiation Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Laengenfeld, Austria</w:t>
+              <w:t xml:space="preserve">SPIE International Symposium, Photonics Europe (EPE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307669v1</w:t>
+                <w:t xml:space="preserve">hal-00732383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du photo-noircissement des fibres optiques dopées ytterbium par thermoluminescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoluminescence Analysis of darkening in Yb doped silica based optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Mebrouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Optics, Photonics and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Algers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535680v1</w:t>
+                <w:t xml:space="preserve">hal-00732198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Radial Dopant Distribution in Silica Optical Fibres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Mebrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Australian Institute of Physics Congress incorporating the 35th Australian Conference on Optical Fibre Technology (AIP/ACOFT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Melbourne, Australia. pp.Session 8D: ACOFT - Novel Devices II</w:t>
+              <w:t xml:space="preserve">12th European Conference on Radiation Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Laengenfeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734333v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoluminescence Analysis of darkening in Yb doped silica based optical fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du photo-noircissement des fibres optiques dopées ytterbium par thermoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Mebrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optics, Photonics and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Algers, Algeria</w:t>
+              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732198v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of light by nanoparticles in Er3+-doped optical fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sebbah</w:t>
+                <w:t xml:space="preserve">Improving the Radial Dopant Distribution in Silica Optical Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotios Sidiroglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michèle Ude</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kilburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE International Symposium, Photonics Europe (EPE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">19th Australian Institute of Physics Congress incorporating the 35th Australian Conference on Optical Fibre Technology (AIP/ACOFT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Melbourne, Australia. pp.Session 8D: ACOFT - Novel Devices II</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732383v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres optiques nanostructurées : contrôle de la taille des nanoparticules d'oxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17623,51 +17623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
@@ -17925,51 +17925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separated nanoparticles in optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18141,90 +18141,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered properties in ceramized optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. p 199, poster B12</w:t>
@@ -18279,64 +18279,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18430,51 +18430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Fiber Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Delhi, India. pp.FTB1-C1</w:t>
@@ -18637,51 +18637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dewinter-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Chambéry, France</w:t>
@@ -18762,51 +18762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Baltimore, United States</w:t>
@@ -18848,51 +18848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructured fibers for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19012,51 +19012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dewinter-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Optical Fiber Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t>
@@ -19079,260 +19079,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition metal doped optical fibres as saturable absorbers for integrated passively Q-switched fibre lasers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross comparison between theoretical and experimental modal field patterns in a doped-core microstructured fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dewinter-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Laser Physics Conference, LPHYS'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Photosensibility in Optical Waveguides and Glasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469858v1</w:t>
+                <w:t xml:space="preserve">hal-01288067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross comparison between theoretical and experimental modal field patterns in a doped-core microstructured fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition metal doped optical fibres as saturable absorbers for integrated passively Q-switched fibre lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Saïssy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Monnom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosensibility in Optical Waveguides and Glasses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Laser Physics Conference, LPHYS'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288067v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscription de transducteurs à réseaux de bragg dans des fibres microstructurées pour des applications en réfractométrie</w:t>
               </w:r>
@@ -19370,51 +19370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dewinter-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
@@ -19456,77 +19456,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very first evidence of propagation in a modified chemical vapour deposition photonic-band-gap fibre (Bragg type)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20728,51 +20728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peterka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Moh, S.W. Harun, H. Arof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fibers / Book 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech - Open Access Publisher, pp.1-26, 2012</w:t>
@@ -20814,51 +20814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux Fibrés (Optical fibre materials)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Roosen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filière silicium et matériaux fonctionnels pour l'optoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier,, pp.349-387, 2003, EGEM</w:t>
@@ -20981,51 +20981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules d'oxydes dopées d'ions de terres rares dans les fibres optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21342,51 +21342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21531,51 +21531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21750,51 +21750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22026,51 +22026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CA378E8"/>
+    <w:nsid w:val="06E5E57E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22257,51 +22257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-dussardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3508-4219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083582568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792863v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allsop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ioannou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjeet S. Bhamber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530983" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008614v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutaland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126372" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paradis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boilard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Trzesien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.448060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2785862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Rastogi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Gaur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.07.060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-015-0281-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.A.N Velazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.12.040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mauroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045350" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dhar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ka&#353;&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Podrazky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Mat&#283;jec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2011.02669.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Peterka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navr&#225;til" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radan Slavik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201210013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.002773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.003118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.000E20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.01.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461091v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537394v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kasik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871756" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagaraju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Paul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi K. Varshney" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.02.063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.00G119" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peterka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honzatko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewynter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.926169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lee Sebastian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Faure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.06.083" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802269746" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Simpson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W.E. Gibbs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Collins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Kakkar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/11/115306" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maurizio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebastian Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kube&#269;ek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.11.039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewinter-Marty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.738578" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/5/S09" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010359" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Thyagarajan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.12.059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003936" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470441v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W. Baxter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E.K. Gibbs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.003030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646633v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Shen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mandal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T.V. Grattan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.04.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469697v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandan Pal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Sun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken T. Grattan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Wade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karasek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OQEL.0000015640.82309.7d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7420C156EC9836EE6644F2E0E295BC058909C308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jharna Mandal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Zhao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469553v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leproux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030841" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tordella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocin Djellout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sa&#239;ssy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469711v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Felice" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian K. Jones" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Ostrowsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469720v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469525v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Jindal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469721v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clapeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schweizer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hempstead" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(96)00063-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS2L13PP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469571v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Maze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469510v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurice" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469506v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Hewak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N. Samson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Tate" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950099" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Hanna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Payne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(95)00008-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9JR5S57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469835v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Pikhtin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Micheli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219013v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109751" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792939v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allsop" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhamber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022049" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844547v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288981v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433260v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paradis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fortin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trezien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ude" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433128v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9592883" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433193v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Vall&#233;e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bernier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058331v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Real Vallee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC47351.2020.9252433" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058445v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Vincent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332364v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vouagner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054441v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577802v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559649v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beauvois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559660v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054432v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lupi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Duchez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351075v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171067v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermilliac" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171080v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171074v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053782v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210711v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bidault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaussedent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lenardi&#269;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.T2B.6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146572v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.S3A.1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-01132731v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060054v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931708v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kudinova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848293v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084891v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931682v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084876v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931715v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848587v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208334v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931686v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931713v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848589v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848270v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mauroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849017v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779923v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Honzatko" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICP.2012.6379827" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731855v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924298" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849015v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengze Wang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Dubard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848296v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnu P. Pal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848274v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734314v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643637v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734305v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jurdyc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734310v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849022v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Pal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732164v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Matejec" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912536" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307669v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535680v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734333v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Sidiroglou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilburn" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Roberts" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732198v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732383v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535679v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732350v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732328v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732375v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732319v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732363v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469869v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560598v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589258v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282889v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Phan Huy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282879v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282854v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469858v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288067v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Parmentier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewinter-Marty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288089v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469862v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Br&#233;chet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794086v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chiabaut" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Crudu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhyana C Bharathan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332469v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charloge Hurel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332428v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trzesien" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332400v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amraoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fombonne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Jurdyc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351095v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081784v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081880v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084860v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656432v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589255v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563417v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dussardier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848299v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848298v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349902v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058288v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sperber" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166410v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535660v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559422v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536080v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219203v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-dussardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3508-4219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083582568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792863v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allsop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ioannou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjeet S. Bhamber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530983" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008614v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutaland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126372" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paradis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boilard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Trzesien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.448060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2785862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Rastogi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Gaur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.07.060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-015-0281-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.A.N Velazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.12.040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dhar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ka&#353;&#237;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Podrazky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Mat&#283;jec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2011.02669.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mauroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Peterka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navr&#225;til" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radan Slavik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201210013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.000E20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.01.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.003118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.002773" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461091v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kasik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871756" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peterka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honzatko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Paul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.00G119" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagaraju" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi K. Varshney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.02.063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewynter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.926169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lee Sebastian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Faure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.06.083" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802269746" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Simpson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W.E. Gibbs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Collins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Kakkar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/11/115306" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maurizio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebastian Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kube&#269;ek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.11.039" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewinter-Marty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.738578" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/5/S09" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010359" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Thyagarajan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.12.059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003936" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470441v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W. Baxter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E.K. Gibbs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.003030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469694v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jharna Mandal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandan Pal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Sun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken T. Grattan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karasek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OQEL.0000015640.82309.7d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7420C156EC9836EE6644F2E0E295BC058909C308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646633v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Shen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mandal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T.V. Grattan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.04.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Wade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leproux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030841" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tordella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocin Djellout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sa&#239;ssy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469711v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Felice" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian K. Jones" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Ostrowsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469525v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Jindal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469720v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469721v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clapeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schweizer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hempstead" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(96)00063-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS2L13PP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469571v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Maze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469510v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurice" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469506v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Hewak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N. Samson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Tate" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950099" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Hanna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Payne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(95)00008-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9JR5S57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469835v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Pikhtin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Micheli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219013v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109751" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792939v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allsop" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhamber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022049" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844547v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288981v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433260v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paradis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fortin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trezien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ude" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433128v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9592883" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433193v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Vall&#233;e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bernier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058331v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Real Vallee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC47351.2020.9252433" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058445v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Vincent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332364v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vouagner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577802v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054441v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559649v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beauvois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351037v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559660v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054432v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lupi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Duchez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351075v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171074v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171067v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermilliac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171080v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146572v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.S3A.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-01132731v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053782v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lenardi&#269;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.T2B.6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bidault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaussedent" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060054v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084891v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931708v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kudinova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848587v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084876v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931715v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931682v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208334v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931686v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931713v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848589v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731855v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924298" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849015v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779923v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Honzatko" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICP.2012.6379827" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849023v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849017v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848270v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mauroy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengze Wang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Dubard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848296v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnu P. Pal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848274v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734301v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734314v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643637v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734305v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jurdyc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732164v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Matejec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912536" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849022v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Pal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734310v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732383v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732198v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307669v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734333v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Sidiroglou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilburn" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Roberts" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535679v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732350v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732328v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732375v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732319v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732363v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469869v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560598v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589258v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282889v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Phan Huy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282879v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282854v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288067v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Parmentier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewinter-Marty" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469858v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288089v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469862v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Br&#233;chet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794086v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chiabaut" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Crudu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhyana C Bharathan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332469v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charloge Hurel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332428v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trzesien" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332400v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amraoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fombonne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Jurdyc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351095v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081784v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081880v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084860v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656432v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589255v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563417v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dussardier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848299v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848298v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349902v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058288v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sperber" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166410v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535660v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559422v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536080v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219203v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>