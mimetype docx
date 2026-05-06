--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -2309,399 +2309,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mode area leaky optical fiber fabricated by MCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical modeling of fiber laser at 810 nm based on thulium-doped silica fibers with enhanced 3H4 level lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kašík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Monnom</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.50.003118⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.2773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.002773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589240v1</w:t>
+                <w:t xml:space="preserve">hal-00561410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Rare Earth-Doped Transparent Glass Ceramic Optical Fibers by Modified Chemical Vapor Deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large mode area leaky optical fiber fabricated by MCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipul Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Monnom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (19), Manuscript ID: 143772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.50.003118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614303v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical modeling of fiber laser at 810 nm based on thulium-doped silica fibers with enhanced 3H4 level lifetime</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of Rare Earth-Doped Transparent Glass Ceramic Optical Fibers by Modified Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N.B. Bhaktha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (8), pp.2315-2318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561410v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birefringence analysis of multilayer leaky cladding optical fibre</w:t>
               </w:r>
@@ -2713,77 +2713,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (6), pp.065705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2860,51 +2860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, J. Opt. 12 (2010) 065705 (4pp)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3174,597 +3174,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-period fiber grating as wavelength selective element in double-clad Yb-doped fiber-ring lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Maria</w:t>
+                <w:t xml:space="preserve">Erbium emission properties in nanostructured fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Honzatko</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Monnom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (31), pp.G119-G124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.48.00G119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432922v1</w:t>
+                <w:t xml:space="preserve">hal-00429699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er doped oxide nanoparticles in silica based optical fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+                <w:t xml:space="preserve">Design and fabrication of an intrinsically gain flattened Erbium doped fiber amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nagaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Paul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi K. Varshney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 282 (12), pp.2335-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.02.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429702v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium emission properties in nanostructured fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+                <w:t xml:space="preserve">Long-period fiber grating as wavelength selective element in double-clad Yb-doped fiber-ring lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Slavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honzatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (10), pp.2335-2338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429699v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of an intrinsically gain flattened Erbium doped fiber amplifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Er doped oxide nanoparticles in silica based optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Paul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (1), pp.79-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.02.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00536274v1</w:t>
+                <w:t xml:space="preserve">hal-00429702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of an intrinsically gain flattened Erbium doped fiber amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nagaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Paul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi K. Varshney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 282 (12), pp.2335-2338</w:t>
@@ -4087,51 +4087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (6), pp.484-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4290,51 +4290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-axial dual-core resonant leaky fibre for optical amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,51 +4433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Acapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Maurizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sebastian Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,51 +4580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 353, pp.2767-2773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4652,342 +4652,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-hole microstructured optical fiber for efficient Fiber Bragg Grating refractometer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
+                <w:t xml:space="preserve">Thulium-doped silica-based optical fibers for cladding pumped fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Václav Kubeček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kašík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlastimil Matějec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (1), pp.174-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2006.11.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460035v1</w:t>
+                <w:t xml:space="preserve">hal-00459466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thulium-doped silica-based optical fibers for cladding pumped fiber amplifiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+                <w:t xml:space="preserve">Three-hole microstructured optical fiber for efficient Fiber Bragg Grating refractometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dewynter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2006.11.039⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (16), pp.2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.32.002390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459466v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature compensation technique for Bragg gratings in microstructured optical fibers for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Chau Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dewinter-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,92 +5005,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, proceedings of European Workshop on Optical Sensors, 6619, pp.661930-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.738578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thulium environment in a silica doped optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5140,113 +5149,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 354, pp.435-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre Bragg grating photowriting in microstructured optical fibres for refractive index measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Frignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,92 +5264,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17, pp.992-997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/17/5/S09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a thulium-doped silica-based optical fibre for S-band amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5349,123 +5358,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics devices and systems III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6180, pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilted Fiber Bragg Grating photowritten in microstructured optical fiber for improved refractive index measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5514,343 +5523,343 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (22), pp.10359-10370. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.010359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inherently gain flattened L+ Band TDFA based on W-fiber Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charu Kakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Thyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 262 (2), pp.193-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optcom.2005.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable red-light source by frequency mixing from dual band Er/Yb co-doped fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (9), pp.3936-3941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.14.003936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birefringence analysis of multilayer leaky cladding optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5872,840 +5881,840 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (22), pp.10359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer up-conversion in Tm3+-doped silica fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory W. Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen F. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E.K. Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 352, pp.136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (15), pp.1962-1964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.30.001962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmented-Clad fiber design for inherently gain-flattened L-band TDFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charu Kakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Thyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.1835-1837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of thermal effects in high power Er3+-Yb3+ fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (22), [J-32]_OL2005-ThermalYbErFibLaser.pdf. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.30.003030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and Characterisation of a Dual Concentric Core Erbium-Doped Dispersion Compensating Fiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wide temperature tuneable fibre laser using a chirped grating and a type IIA fibre Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+                <w:t xml:space="preserve">Jharna Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Février</w:t>
+                <w:t xml:space="preserve">Suchandan Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+                <w:t xml:space="preserve">Weizhong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken T. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.702</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.1113-1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469553v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide temperature tuneable fibre laser using a chirped grating and a type IIA fibre Bragg grating</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception and Characterisation of a Dual Concentric Core Erbium-Doped Dispersion Compensating Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weizhong Zhao</w:t>
+                <w:t xml:space="preserve">Julien Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Sun</w:t>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken T. Grattan</w:t>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15, pp.1113-1119</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469694v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical modelling of S-band thulium-doped silica fibre amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6714,3449 +6723,3449 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.201-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:OQEL.0000015640.82309.7d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the photosensitivity, temperature sustainability and fluorescence characteristics of several Er-doped photosensitive fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.T.V. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 237 (4-6), pp.301-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-independant temperature measurement using a type I and a type IIA optical fibre Bragg grating combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandan Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken T. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen F. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 75, pp.1327-1331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg gratings written in Sn-Er-Ge codoped silica fiber: investigation of photosensitivity, thermal stability and sensing potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandan Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken T. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen F. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21 (8), pp.1503-1511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear temperature dependence of Bragg gratings written in different fibres, optimized for sensor applications over a wide range of temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandan Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken T. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen F. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 112, pp.211-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very large effective area singlemode photonic bandgap fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39 (17), pp.1240-1242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el:20030841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg grating performance in Er-Sn-doped germanosilicate fiber for simultaneous measurement of wide range temperature (to 500°C) and strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandan Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken T. Grattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen F. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.4858-4862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very large effective area single-mode photonic band-gap fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39, pp.1240-1242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High repetition rate passively Q-switched Nd3+:Cr4+ all fibre laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocin Djellout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39, pp.1307-1308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, realization and characterization of a very high negative chromatic dispersion fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8, pp.89-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium-doped silica optical fibres : influence of the core composition on the Cr oxidation states and crystal field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian K. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16, pp.269-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal contribution to the polarization dependent gain constant in Er3+- doped fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Jindal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.407-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cr4+-doped silica optical fibres : absorption and fluorescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian K. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 11, pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a high negative chromatic dispersion in a single mode optical fibre : Effect of the central index dip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 178, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1800 ps/(nm.km) chromatic dispersion at 1.55µm in a dual concentric core fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Jindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 36, pp.1689-1691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic analysis of Er3+ transitions in lithium niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hempstead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 69, pp.17-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0022-2313(96)00063-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue upconversion emission in Er3+ - doped fluoride fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Maze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Wade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering effects on double energy transfer in heavily Ytterbium-Erbium-codoped silica fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.693-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbium doped silica fibers for intrinsic fibre optic temperature sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, pp.8019-8025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering induced non-saturable absorption phenomenon in heavily erbium-doped silica fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 20, pp.2487-2489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pr3+-doped Cs:Ga:S:Cl glass for efficient 1.3 µm optical fibre amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel W. Hewak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice N. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Tate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 31 (3), pp.206 - 208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el:19950099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy and CW 2-photon up-conversion in Tm3+-doped ZnCl2-based glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David N. Payne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 4 (5), pp.565-573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0925-3467(95)00008-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence and superfluorescence line narrowing and tunability of Nd3+ doped fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, pp.2361-2367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization effects between upper levels of the green fluorescence in Er-doped silica fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, pp.990-992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Infrared Emission in Ho3+ Fluorozirconate Fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Pikhtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Optics Journal of the European Optical Society Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 2, pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplified spontaneous emission in Ho3+ doped ZBLA fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 161, pp.249-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Measurements of Lifetime, Gain and Emission Cross Section in a Neodymium Doped Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Ostrowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 5, pp.419-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain-guided optical amplification in a stoichiometric KNdP4O12 crystal transversely pumped by a high power diode laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Pikhtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Optics Journal of the European Optical Society Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 2, pp.569-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10166,51 +10175,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the chromatic dispersion of wine models using a fibre long period grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10232,110 +10241,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Nonlinear Cell Photonics (ICON-W)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain BURGER; Frédéric BRAU; Stéphane LANTERI; Gian Luca LIPPI; Caroline MEDIONI, Apr 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Chromatic Dispersion Measurement Using Long-Period Fibre Gratings: tests of Wine Fermentation Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10357,253 +10366,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Physical Society (EPS); Optica; IEEE Photonics Society, Jun 2025, Munich, Germany. pp.CH-3.5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the chromatic refractive index signature of wine models using a fibre long period gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. Bhamber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Sensing and Detection VIII - SPIE Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.1299902, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3022049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatic dispersion measurement of synthetic models of beverages using long pitch gratings in an optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10625,110 +10634,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès OPTIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialty optical fibres at INPHYNI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10783,198 +10792,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOurnées du GdR ELIOS (Groupement de Recherche Effets non-linéaires dans les fibres optiques et en optique intégrée )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR ELIOS, Oct 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel all-fiber saturable absorber based on a dysprosium-doped silica fiber for more robust midinfrared pulsed fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Trezien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sentinel North Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysprosium-Doped Silica Fiber as Saturable Absorber in a Mid-IR Fiber Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11023,161 +11032,161 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, (Virtuel), Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPC48725.2021.9592883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on specialty optical fibers: tribute to Indian-French academic collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIV OSI Symposium on Frontiers in Optics and Photonics 2021 (FOP21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anurag Sharma and Joby Joseph, Indian Institute of Technology, New-Delhi, India, Sep 2021, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing In on Mid-IR Pulsed All-Fiber Lasers Based on Saturable Absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11186,119 +11195,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réal Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Congress 2020 (ASSL, LAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Mid-IR Pulsed All-Fiber Lasers Based on Saturable Absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11307,293 +11316,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Photonics Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Vancouver, Canada. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPC47351.2020.9252433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an ultrafast all-fiber laser source for mid-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warwick Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sentinel North Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lévis, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Enhanced Raman Scattering for arsenic detection and discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vouagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11612,73 +11621,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Metallic Nano-Objects (MNO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialty optical fibres at INPHYNI, Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11720,73 +11729,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice workshop on Photonics, Quantum &amp; Nonlinear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progresses in optical detection and discrimination of pollutants in remote ground water and environment: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11795,258 +11804,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vouagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS- Delhi-India 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SURFIN : nouveaux matériaux pour la SURveillance par Fibre optique des Installations Nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capoen Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Al Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bahout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées sur les Fibres en Milieu Radiatif (FMR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de fibres optiques sous irradiation Gamma: influence du thulium, du l'aluminium, du lanthane et du cérium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12091,73 +12100,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique et XLIM (Université de Limoges), Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 μm: Quantitative effect of lanthanum, cerium and thulium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12216,87 +12225,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DROÏD : Développement d'un dosimètre distribué à fibre optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12341,198 +12350,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMR2016 : 7eme journees sur les Fibres Optiques en Milieu Radiatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andra (Agence nationale pour la gestion des déchets radioactifs ) et le laboratoire Hubert Curien Dec 2016, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-and radio-darkening in rare-earth-doped silica-based optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Mebrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Kanpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-noircissement des fibres alumino-silicates dopées thulium pompées à 1 ,07 µm : effet quantitatif du lanthane, cérium et thulium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12591,73 +12600,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original Amplifier For Mode Division Multiplexing Based On Dual Core Erbium-Doped Fibre And Asymmetric Long-Period-Grating Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12699,100 +12708,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on lasers and electro-optics, european quantum electronics conference (CLEO-Eur/EQEC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2015, Münich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-darkening In Thulium-Doped Alumino-Silicate Fibres Pumped At 1.07 µm: Effect of Co-Doping with Lanthanum or Cerium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vermilliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12807,73 +12816,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on lasers and electro-optics, european quantum electronics conference (CLEO-Eur/EQEC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2015, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉDUCTION DU PHOTO-NOIRCISSEMENT PAR UN CO-DOPAGE AU LANTHANE OU AU CÉRIUM DES FIBRES OPTIQUES DOPÉES AU THULIUM POMPÉES À 1070 NM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12932,557 +12941,557 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optiques Guidées (Congrès Optique Bretagne 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges and directions toward nanoscale control of rare-earth properties in silica amplifying optical fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnements locaux des ions de terre rare dans des fibres optiques silicates vitro-céramiques (séminaire au COPL,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics 2014 - 12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)-book of abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence du Centre d'optique, photonique et laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.S3A.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01146572v1</w:t>
+                <w:t xml:space="preserve">hal-01053782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JNOG 34 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erbium- and Magnesium-codoped Silica-Based Transparent Glass Ceramic Core Fiber Made by FCVD and Flash Vaporization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borut Lenardič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 34 - 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Institute of Technology Kharagpur, and Optical Society of America, Dec 2014, Kharagpur, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.T2B.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sfo-01132731v1</w:t>
+                <w:t xml:space="preserve">hal-01146579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnements locaux des ions de terre rare dans des fibres optiques silicates vitro-céramiques (séminaire au COPL,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural anisotropy induced by the preform-to-fiber drawing of a pure silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Centre d'optique, photonique et laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecolde Doctorale 3MPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053782v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium- and Magnesium-codoped Silica-Based Transparent Glass Ceramic Core Fiber Made by FCVD and Flash Vaporization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New challenges and directions toward nanoscale control of rare-earth properties in silica amplifying optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.T2B.6⟩</w:t>
+              <w:t xml:space="preserve">Photonics 2014 - 12th International Conference on Fiber Optics and Photonics (Photonics 2014, OSA)-book of abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Institue of Technology Kharagpur, and Optical Society of America, Dec 2014, Kharagpur, India. pp.S3A.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2014.S3A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146579v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural anisotropy induced by the preform-to-fiber drawing of a pure silica glass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JNOG 34 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecolde Doctorale 3MPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">JNOG 34 - 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Oct 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210711v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sfo-01132731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic properties of LaF3:Tm3+ nanoparticle-doped silica optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vermillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13541,470 +13550,457 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specialty Optical Fibers &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CVD based specialty optical fibre technology: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop INSIS 'Fibres optiques au cœur de l'innovation'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSIS/CNRS, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on nanoparticles-doped optical fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+                <w:t xml:space="preserve">Fibres optiques vitro-céramiques par la méthode de fusion de poudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kudinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Passelergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Le Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848293v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres optiques vitro-céramiques par la méthode de fusion de poudres</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Overview on nanoparticles-doped optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du C'Nano PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931708v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition à l'échelle nanométrique dans un verre hétérogène par spectrométrie de masse d'ions secondaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude par dynamique moléculaire des effets du fibrage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Photonics and Applications (ICOPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848587v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructures par séparation de phase dans les verres et céramiques : applications dans les fibres optiques amplificatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14020,100 +14016,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone des Applications des Fibres Optiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents environnements locaux des ions erbium dans une fibre optique vitro-céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Acapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14141,302 +14137,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par dynamique moléculaire des effets du fibrage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition à l'échelle nanométrique dans un verre hétérogène par spectrométrie de masse d'ions secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photonics and Applications (ICOPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">Congrès Général de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931682v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par dynmaique moléculaire des effets du fibrage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières de l'Union pour la Science et la Technologie Verrières (USTV) et du GDV Verres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local environment of Er3+ luminescent ions in Transparent Glass Ceramics optical fiber preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Acapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14491,73 +14500,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure of Non-Crystalline Materials (NCM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-conversion à trois étapes dans une fibre aluminosilicate dopée thulium pompée à 1070 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14599,100 +14608,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Photonics and Applications (ICOPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the preform-to-fiber drawing on the nanoscale structure of a pure-silica glass : a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14707,194 +14716,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Doctorants de l'Université d'Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par dynamique moléculaire des effets de l'étirage d'une préforme en silice pure sur sa structure à l'échelle nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-conversion à trois étapes dans une fibre optique aluminosilicate dopée au thulium, pompée à 1070 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14936,73 +14945,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced laser line sweeping and self-pulsing in double-clad fiber lasers in Fabry-Perot and unidirectional ring cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15011,132 +15020,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Navrátil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Slavik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honzatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Brussels,, Belgium. pp.843309, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.924298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres: Characterization using mass spectroscopy and molecular dynamics modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15145,123 +15154,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaussedent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Photonics Global Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Singapore, Singapore. pp.c12a393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thulium-doped silica fibers with enhanced 3H4 level lifetime for fiber lasers and amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15283,267 +15292,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kašík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Honzatko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Photonics 2012 (ICP2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Penang, Malaysia. pp.56-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICP.2012.6379827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciality optical fibres at the University of Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Workshop on Glasses and Glass-ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier terres rares: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier terres rares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres : characterization using mass spectroscopy and molecular dynamics modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15588,289 +15597,289 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Global Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflectométrie en lumière incohérente sensible à la phase appliquée à la caractérisation des modes à fuites d'une fibre à large cœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengze Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Dubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31émes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. poster P24 (pp 247-249)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source CWDM 8 canaux continus, pour la caratérisation d'amplificateurs à fibre dopée erbium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bishnu P. Pal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées JNROP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de composition à l'échelle nanométrique dans un verre hétérogène par spectrométrie de masse d'ions secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15899,73 +15908,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Erbium-Doped Nanoparticles in Transparent Glass Ceramic Optical Fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16024,73 +16033,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chennai, India. pp.T2A.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of rare-earth doped oxyde nanoparticles in silica fibers&amp;quot;, 9th Symposium &amp;quot;SiO2: Advanced Dielectrics and Related Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16145,168 +16154,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Hyères, France. page 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ytterbium- and chromium-doped fibre laser: from chaotic self-pulsing to passive Q-switching.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peterka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Laser Physics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration de fibres optiques par croissance de particules d'oxyde dopées Er3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16328,124 +16337,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster 122)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of an asymmetric twin-core fiber directional coupler for gain-flattened EDFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nagaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16453,245 +16462,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi K. Varshney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, SHANGHAI, China. pp.8307-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature spectroscopique d'une cristallisation de phosphate dans une préforme de fibre optique dopée erbium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30émes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster P143) pp 146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of highly thulium- and alumina-doped optical fibers for single-frequency fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Honzatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Dhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16699,214 +16708,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Podrazky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlastimil Matejec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Photonics, Device and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.830608, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.912536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion-tailored optical fibers for specialty applications: Design and certain fabrication issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on Fibre and Optical Passive Components (WFOPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un laser à fibre émettant à 800 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16948,306 +16957,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30émes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster P191) pp 289-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of light by nanoparticles in Er3+-doped optical fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+                <w:t xml:space="preserve">Thermoluminescence Analysis of darkening in Yb doped silica based optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Mebrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE International Symposium, Photonics Europe (EPE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Optics, Photonics and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Algers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732383v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoluminescence Analysis of darkening in Yb doped silica based optical fibres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Mebrouk</w:t>
+                <w:t xml:space="preserve">Multiple scattering of light by nanoparticles in Er3+-doped optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N.B. Bhaktha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optics, Photonics and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Algers, Algeria</w:t>
+              <w:t xml:space="preserve">SPIE International Symposium, Photonics Europe (EPE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732198v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17289,73 +17298,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Radiation Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Laengenfeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du photo-noircissement des fibres optiques dopées ytterbium par thermoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17410,198 +17419,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Radial Dopant Distribution in Silica Optical Fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotios Sidiroglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kilburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Australian Institute of Physics Congress incorporating the 35th Australian Conference on Optical Fibre Technology (AIP/ACOFT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Melbourne, Australia. pp.Session 8D: ACOFT - Novel Devices II</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres optiques nanostructurées : contrôle de la taille des nanoparticules d'oxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17623,110 +17632,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of fiber lasers emitting around 810 nm based on thulium-doped silica fibers with enhanced 3H4 level lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Peterka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17768,73 +17777,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EPS-QEOD Europhoton Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Hamburg, Germany. pp.WeP5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BENEFITS OF THE THERMALLY STIMULATED LUMINESCENCE IN THE STUDY OF RADIATION-INDUCED COLOUR CENTRES IN YTTERBIUM-DOPED SILICA-BASED OPTICAL FIBRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17876,73 +17885,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separated nanoparticles in optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17997,73 +18006,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid-Solid Phase Transformations in Inorganic Materials (PTM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PASSIVELY Q-SWITCHED YTTERBIUM AND CHROMIUM ALL-FIBRE LASER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18092,73 +18101,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fiber Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Guwahati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered properties in ceramized optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18180,150 +18189,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. p 199, poster B12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbium spectoscopic dielectric nanoparticules doped optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18342,73 +18351,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Nanoscience and Nanotechnology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Gurgaon, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-mode-area leaky optical fibre fabricated by MCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18430,110 +18439,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Fiber Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Delhi, India. pp.FTB1-C1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Dopants for Silica-Based Fiber Amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18549,1034 +18558,1034 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Conference and Exposition and The National Fiber Optic Engineers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Anaheim, United States. paper OMN1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de modes d’ordres superieurs par réseaux de Bragg en angle inscrits dans une fibre microstructurée ; applications à la réfractométrie et à l'imagerie modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dewinter-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructured fibers for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Chau Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pryamikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th international conference on optical fibre sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber Bragg grating photowriting in microstructured optical fibers for sensing applications based on refractive index measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Chau Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dewinter-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Optical Fiber Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross comparison between theoretical and experimental modal field patterns in a doped-core microstructured fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dewinter-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosensibility in Optical Waveguides and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition metal doped optical fibres as saturable absorbers for integrated passively Q-switched fibre lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saïssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Laser Physics Conference, LPHYS'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscription de transducteurs à réseaux de bragg dans des fibres microstructurées pour des applications en réfractométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Chau Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dewinter-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very first evidence of propagation in a modified chemical vapour deposition photonic-band-gap fibre (Bragg type)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics, CLEO-Europe'00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19586,172 +19595,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie résolue en fréquence en configuration pompe-sonde appliquée à des fibres optiques dopées aux terres rares.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Lecaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chiabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Crudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhyana C Bharathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Enhanced Raman Scattering for arsenic detection and speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19760,373 +19769,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charloge Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes journées du Groupe Français de Spectroscopie Vibrationnelle (GFSV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation and Preliminary Results of DROÏD Project: Development of a Distributed Optical Fibre Dosimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Raman Scattering of amorphous matrices for Fiber Optics Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Adier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-M Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Metallic Nano-Objects (MNO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-noircissement dans des fibres optiques à base de silice dopée Tm3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20185,73 +20194,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie du thulium pompé à 1070 nm dans une fibre alumino-silicate. Fluorescence, photo-noircissement et simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20293,73 +20302,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Journées Nationals d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre en silice à coeur vitrocéramique dopé erbium et magnésium par la méthode de &amp;quot;flash vaporization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20381,110 +20390,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borut Lenardič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Journées Nationals d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification de 8 modes (groupes de modes LP11 et LP21) avec gain différentiel ajustable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20526,51 +20535,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20580,322 +20589,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et applications des nanoparticules dans les fibres optiques à base de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pastouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du verre au cristal. Nucléation, croissance et démixtion, de la recherche aux applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.387-398, 2013, Chimie, matériaux, 978-2-7598-0843-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of the luminescent ions local environment in optical fibers, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peterka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Moh, S.W. Harun, H. Arof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fibers / Book 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech - Open Access Publisher, pp.1-26, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux Fibrés (Optical fibre materials)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Roosen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filière silicium et matériaux fonctionnels pour l'optoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier,, pp.349-387, 2003, EGEM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20905,113 +20914,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-and radio-darkening in rare-earth-doped silica-based optical fibers (Invited Seminar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules d'oxydes dopées d'ions de terres rares dans les fibres optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21059,214 +21068,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et applications des nanoparticules dans les fibres optiques à base de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pastouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbium-doped transparent glass ceramic optical fibres: Characterization using mass spectroscopy and molecular dynamics modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21276,165 +21285,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain As Configurable Disorder-Adaptive Pumping for Control of Multimode Fiber Amplifiers and Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sperber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric long-period-grating based dual-concentric-core Few Mode Erbium Doped Fiber Amplifier for Space Division Multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21469,73 +21478,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ grown erbium-doped dielectric nanoparticles in silica-based transparent optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21587,73 +21596,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21688,73 +21697,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-SITU GROWN ERBIUM-DOPED DIELECTRIC NANOPARTICLES IN SILICABASED TRANSPARENT OPTICAL FIBERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21806,51 +21815,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Trzesien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21860,105 +21869,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres Optiques: Histoire et Champs d’Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Fibres Optiques: Histoire et Champs d’Application, Oléron, France. 2024, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId456"/>
+      <w:footerReference w:type="default" r:id="rId457"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22026,51 +22035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06E5E57E"/>
+    <w:nsid w:val="42AB5FC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22257,51 +22266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-dussardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3508-4219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083582568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792863v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allsop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ioannou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjeet S. Bhamber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530983" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008614v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutaland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126372" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paradis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boilard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Trzesien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.448060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2785862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Rastogi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Gaur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.07.060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-015-0281-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.A.N Velazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.12.040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dhar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ka&#353;&#237;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Podrazky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Mat&#283;jec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2011.02669.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mauroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Peterka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navr&#225;til" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radan Slavik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201210013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.000E20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.01.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.003118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.002773" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461091v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kasik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871756" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peterka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honzatko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Paul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.00G119" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagaraju" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi K. Varshney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.02.063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewynter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.926169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lee Sebastian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Faure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.06.083" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802269746" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Simpson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W.E. Gibbs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Collins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Kakkar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/11/115306" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maurizio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebastian Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kube&#269;ek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.11.039" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewinter-Marty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.738578" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/5/S09" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010359" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Thyagarajan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.12.059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003936" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470441v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W. Baxter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E.K. Gibbs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646587v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.003030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469694v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jharna Mandal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandan Pal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Sun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken T. Grattan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karasek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OQEL.0000015640.82309.7d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7420C156EC9836EE6644F2E0E295BC058909C308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646633v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Shen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mandal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T.V. Grattan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.04.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Wade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leproux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030841" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tordella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocin Djellout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sa&#239;ssy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469711v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Felice" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian K. Jones" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Ostrowsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469525v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Jindal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469720v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469721v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clapeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schweizer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hempstead" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(96)00063-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS2L13PP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469571v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Maze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469510v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurice" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469506v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Hewak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N. Samson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Tate" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950099" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Hanna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Payne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(95)00008-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9JR5S57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469835v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Pikhtin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Micheli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219013v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109751" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792939v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allsop" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhamber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022049" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844547v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288981v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433260v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paradis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fortin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trezien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ude" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433128v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9592883" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433193v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Vall&#233;e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bernier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058331v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Real Vallee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC47351.2020.9252433" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058445v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Vincent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332364v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vouagner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577802v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054441v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559649v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beauvois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351037v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559660v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054432v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lupi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Duchez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351075v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171074v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171067v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermilliac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171080v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146572v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.S3A.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-01132731v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053782v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lenardi&#269;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.T2B.6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bidault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaussedent" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060054v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084891v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931708v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kudinova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848587v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084876v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931715v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931682v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208334v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931686v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931713v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848589v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731855v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924298" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849015v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779923v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Honzatko" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICP.2012.6379827" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849023v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849017v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848270v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mauroy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengze Wang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Dubard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848296v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnu P. Pal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848274v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734301v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734314v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643637v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734305v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jurdyc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732164v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Matejec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912536" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849022v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Pal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734310v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732383v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732198v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307669v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734333v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Sidiroglou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilburn" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Roberts" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535679v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732350v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732328v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732375v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732319v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732363v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469869v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560598v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589258v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282889v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Phan Huy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282879v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282854v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288067v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Parmentier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewinter-Marty" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469858v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288089v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469862v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Br&#233;chet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794086v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chiabaut" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Crudu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhyana C Bharathan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332469v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charloge Hurel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332428v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trzesien" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332400v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amraoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fombonne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Jurdyc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351095v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081784v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081880v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084860v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656432v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589255v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563417v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dussardier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848299v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848298v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349902v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058288v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sperber" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166410v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535660v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559422v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536080v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219203v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-dussardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3508-4219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083582568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792863v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allsop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ioannou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjeet S. Bhamber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.530983" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caussanel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadar Mahamoud Djama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.480576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008614v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Adier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutaland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Michalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126372" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paradis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Boilard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Trzesien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.448060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2785862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Rastogi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Gaur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.07.060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-015-0281-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.A.N Velazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.12.040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dhar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ka&#353;&#237;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Podrazky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Mat&#283;jec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2011.02669.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mauroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Peterka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navr&#225;til" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radan Slavik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7452/lapl.201210013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.000E20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.01.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.002773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.003118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461091v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kasik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871756" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.00G119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagaraju" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Paul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi K. Varshney" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.02.063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peterka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honzatko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewynter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.926169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lee Sebastian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Faure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.06.083" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802269746" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Simpson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W.E. Gibbs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Collins" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Kakkar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/11/115306" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maurizio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sebastian Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Kube&#269;ek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.11.039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.002390" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dewinter-Marty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.738578" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/5/S09" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507528v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010359" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Thyagarajan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.12.059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003936" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470441v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W. Baxter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E.K. Gibbs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mollier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.003030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jharna Mandal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandan Pal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Zhao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Sun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken T. Grattan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469553v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karasek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:OQEL.0000015640.82309.7d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7420C156EC9836EE6644F2E0E295BC058909C308/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646633v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Shen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mandal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T.V. Grattan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.04.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Wade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leproux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030841" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469702v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469699v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tordella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocin Djellout" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sa&#239;ssy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469711v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Felice" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian K. Jones" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Ostrowsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469525v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Jindal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469721v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clapeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schweizer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hempstead" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(96)00063-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS2L13PP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Maze" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469510v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurice" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469506v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Hewak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N. Samson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Tate" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950099" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731890v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Hanna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Payne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(95)00008-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9JR5S57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469835v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Pikhtin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469830v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469833v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Micheli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219148v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109751" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allsop" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhamber" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022049" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844547v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288981v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433260v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paradis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fortin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trezien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ude" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433128v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9592883" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433193v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058407v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Vall&#233;e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bernier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058331v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Real Vallee" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC47351.2020.9252433" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058445v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Vincent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332364v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vouagner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577802v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beauvois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559660v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054432v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lupi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Duchez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351075v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171074v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171067v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermilliac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171080v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053782v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146579v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lenardi&#269;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.T2B.6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210711v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bidault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaussedent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146572v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2014.S3A.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-01132731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060054v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084891v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931708v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kudinova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Passelergue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848293v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931682v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084876v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931715v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848587v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208334v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931672v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931686v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848291v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931713v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848589v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731855v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924298" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849015v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779923v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Honzatko" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICP.2012.6379827" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849023v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849017v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848270v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mauroy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734317v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengze Wang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Dubard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848296v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnu P. Pal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848274v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734301v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643637v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734305v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jurdyc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732164v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Matejec" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912536" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849022v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Pal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734310v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732198v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732383v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307669v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535680v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734333v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Sidiroglou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilburn" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Roberts" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535679v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732350v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732328v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732319v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732363v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469869v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560598v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589258v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282889v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Phan Huy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282879v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282873v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pryamikov" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282854v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288067v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Parmentier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dewinter-Marty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469858v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288089v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469862v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Br&#233;chet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794086v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecaron" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chiabaut" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Crudu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhyana C Bharathan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332469v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charloge Hurel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332428v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Trzesien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332400v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amraoui" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fombonne" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Jurdyc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351095v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081784v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081880v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084860v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848238v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656432v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589255v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563417v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dussardier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848299v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848298v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349902v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058288v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sperber" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166410v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535660v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559422v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536080v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219203v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>