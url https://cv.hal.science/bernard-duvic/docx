--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
@@ -317,102 +317,102 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686846v1</w:t>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
@@ -451,78 +451,78 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+                <w:t xml:space="preserve">hal-04686846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Cis-acting elements in molecular regulation of JH-mediated vitellogenin gene 2 of female Periplaneta americana</w:t>
               </w:r>
@@ -766,291 +766,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Spodoptera frugiperda phenoloxidase activity by the products of the Xenorhabdus rhabduscin gene cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spodoptera frugiperda transcriptional response to infestation by Steinernema carpocapsae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eugenia Nuñez-Valdez</w:t>
+                <w:t xml:space="preserve">Simon George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duvic</w:t>
+                <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), 16 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.12879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124777v1</w:t>
+                <w:t xml:space="preserve">hal-02306099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera frugiperda transcriptional response to infestation by Steinernema carpocapsae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of Spodoptera frugiperda phenoloxidase activity by the products of the Xenorhabdus rhabduscin gene cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon George</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+                <w:t xml:space="preserve">Maria Eugenia Nuñez-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Severac</w:t>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nègre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.12879. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49410-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306099v1</w:t>
+                <w:t xml:space="preserve">hal-02124777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First extensive characterization of the venom gland from an egg parasitoid: structure, transcriptome and functional role</w:t>
               </w:r>
@@ -1562,827 +1562,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Member of the Growing Family of Contact-Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duvic</w:t>
+                <w:t xml:space="preserve">Molecular characterization of a c-type lysozyme from the desert locust, Schistocerca gregaria (Orthoptera: Acrididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr A. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
+                <w:t xml:space="preserve">Long Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Givaudan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moataza A. Dorrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham A. Yousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167443⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594494v1</w:t>
+                <w:t xml:space="preserve">hal-01837295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of a c-type lysozyme from the desert locust, Schistocerca gregaria (Orthoptera: Acrididae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moataza A. Dorrah</w:t>
+                <w:t xml:space="preserve">A New Member of the Growing Family of Contact-Dependent Growth Inhibition Systems in Xenorhabdus doucetiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Elmogy</w:t>
+                <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hesham A. Yousef</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61, pp.60-69. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2016.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837295v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenorhabdus bovienii CS03, the bacterial symbiont of the entomopathogenic nematodeSteinernema weiseri, is a non-virulent strain against lepidopteran insects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation, Characterization, Kinetics, and Enzymatic and Nonenzymatic Microbicidal Activities of a Novel c-Type Lysozyme from Plasma of Schistocerca gregaria (Orthoptera: Acrididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Bisch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duvic</w:t>
+                <w:t xml:space="preserve">Taha T. M. Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham A. Yousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moataza A. Dorrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr A. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2014.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jisesa/iev038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837272v1</w:t>
+                <w:t xml:space="preserve">hal-01165742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, Characterization, Kinetics, and Enzymatic and Nonenzymatic Microbicidal Activities of a Novel c-Type Lysozyme from Plasma of Schistocerca gregaria (Orthoptera: Acrididae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elmogy</w:t>
+                <w:t xml:space="preserve">Xenorhabdus bovienii CS03, the bacterial symbiont of the entomopathogenic nematodeSteinernema weiseri, is a non-virulent strain against lepidopteran insects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G. Mcmullen Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha T. M. Bassal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amr A. Mohamed</w:t>
+                <w:t xml:space="preserve">Patricia S. Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), 10 p. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.15-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jisesa/iev038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165742v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ail and PagC-Related Proteins in the Entomopathogenic Bacteria of Photorhabdus Genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mouammine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pages</w:t>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lafay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Molle</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110060⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075791v1</w:t>
+                <w:t xml:space="preserve">hal-01058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duvic</w:t>
+                <w:t xml:space="preserve">Ail and PagC-Related Proteins in the Entomopathogenic Bacteria of Photorhabdus Genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mouammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Bénédicte Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
+                <w:t xml:space="preserve">Virginie Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e110060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058982v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecropins as a marker of Spodoptera frugiperda immunosuppression during entomopathogenic bacterial challenge</w:t>
               </w:r>
@@ -2649,51 +2649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Imd&amp;lt;/em&amp;gt; pathway is involved intheinteraction of&amp;lt;em&amp;gt; Drosophila melanogaste&amp;lt;/em&amp;gt;r with the entomopathogenic bacteria, &amp;lt;em&amp;gt;Xenorhabdus nematophila&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Photorhabdus luminescens&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3273,286 +3273,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect immunity -effects of factors produced by a nematobacterial complex on immunocompetent cells</w:t>
+                <w:t xml:space="preserve">Insect immunity-effects of factors produced by a nematobacterial complex on immunocompetent cells(1).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ribeiro</w:t>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Oliveira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">P Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Palha</w:t>
+                <w:t xml:space="preserve">Filipa Palha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 45, pp.677-685</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 45 (7), pp.677-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1910(99)00043-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693742v1</w:t>
+                <w:t xml:space="preserve">hal-01190075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect immunity-effects of factors produced by a nematobacterial complex on immunocompetent cells(1).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+                <w:t xml:space="preserve">Insect immunity -effects of factors produced by a nematobacterial complex on immunocompetent cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filipa Palha</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 45 (7), pp.677-685. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 45, pp.677-685</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190075v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions de défense cellulaire et leur dépression chez les insectes.</w:t>
               </w:r>
@@ -3810,51 +3810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Boemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,264 +3886,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation of dopachrome conversion factor with phenoloxidase in the eumelanin pathway in haemolymph of Locusta migratoria (Insecta).</w:t>
+                <w:t xml:space="preserve">Cooperation of dopachrome conversion factor with phenoloxidase in the eumelanin pathway in haemolumph of Locusta migratoria (Insecta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Reibel</w:t>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brehélin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 28 (11), pp.839-848. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 28, pp.839-848</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698842v1</w:t>
+                <w:t xml:space="preserve">hal-02690169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation of dopachrome conversion factor with phenoloxidase in the eumelanin pathway in haemolumph of Locusta migratoria (Insecta)</w:t>
+                <w:t xml:space="preserve">Cooperation of dopachrome conversion factor with phenoloxidase in the eumelanin pathway in haemolymph of Locusta migratoria (Insecta).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Reibel</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brehélin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 28, pp.839-848</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 28 (11), pp.839-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0965-1748(98)00076-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690169v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two major proteins from locust plasma are involved in coagulation and are specifically precipitated by laminarin, a beta-1,3-glucan.</w:t>
               </w:r>
@@ -4710,487 +4710,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beta-l,3-glucan-binding protein from the crayfish Pacifastacus leniusclus, when reacted with a beta-l,3-glucan, induces spreading and degranulation of crayfish granular cells</w:t>
+                <w:t xml:space="preserve">Isolation of a 90-kDa protein from hemocytes of Blaberus craniifer which has similar functional and immunological properties to the 76-kDa protein from crayfish hemocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita A. Barracco</w:t>
+                <w:t xml:space="preserve">Jari Rantamaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Durrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zicai Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman A. Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/bf00318590⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 37 (8), pp.627-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-1910(91)90039-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714323v1</w:t>
+                <w:t xml:space="preserve">hal-02713218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of a 90-kDa protein from hemocytes of Blaberus craniifer which has similar functional and immunological properties to the 76-kDa protein from crayfish hemocytes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The beta-l,3-glucan-binding protein from the crayfish Pacifastacus leniusclus, when reacted with a beta-l,3-glucan, induces spreading and degranulation of crayfish granular cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman A. Ratcliffe</w:t>
+                <w:t xml:space="preserve">Margherita A. Barracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 37 (8), pp.627-634. </w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 266 (3), pp.491-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-1910(91)90039-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/bf00318590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713218v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proPO-system and associated proteins; role in cellular communication in arthropods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification and characterization of a beta-1,3-glucan binding protein from plasma of the crayfish Pacifastacus leniusculus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 265 (16), pp.9327-9332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713683v1</w:t>
+                <w:t xml:space="preserve">hal-02715997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of a beta-1,3-glucan binding protein from plasma of the crayfish Pacifastacus leniusculus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The proPO-system and associated proteins; role in cellular communication in arthropods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 141 (9), pp.896-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0923-2494(90)90190-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715997v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5327,394 +5327,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse immunitaire de Spodoptera frugiperda (Lepidoptera: Noctuidae) à l'infection par différents organismes entomopathogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How pathogenic bacteria and viruses defeat the immune defenses of their Lepidoptera host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Negre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019- Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165414v1</w:t>
+                <w:t xml:space="preserve">hal-02154505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pathogenic bacteria and viruses defeat the immune defenses of their Lepidoptera host</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Huot</w:t>
+                <w:t xml:space="preserve">Production de mutants perte de fonction chez la noctuelle ravageur de culture, Spodoptera frugiperda grâce à CRISPR/Cas9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019- Rencontre des Microbiologistes Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154505v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de mutants perte de fonction chez la noctuelle ravageur de culture, Spodoptera frugiperda grâce à CRISPR/Cas9</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+                <w:t xml:space="preserve">Réponse immunitaire de Spodoptera frugiperda (Lepidoptera: Noctuidae) à l'infection par différents organismes entomopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Negre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165412v1</w:t>
+                <w:t xml:space="preserve">hal-02165414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera frugiperda immune response to the nematobacterial complex Steinernema carpocapsae-Xenorhabdus nematophila</w:t>
               </w:r>
@@ -5752,51 +5752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod "Immunologie Intégrative des Insectes : Contrôle des Infections"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Roscoff, France</w:t>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
@@ -6002,51 +6002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Conférence de l'Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
@@ -6252,51 +6252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Lawac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products and Biocontrol et Journée Elicitra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
@@ -6338,90 +6338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera frugiperda tissue-specific transcriptional response to infestation by Steinernema carpocapsae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IMMUNINV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
@@ -6476,64 +6476,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6601,77 +6601,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7071,51 +7071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Audant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7401,51 +7401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect models for infection biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8104,51 +8104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza M Elgendy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Mohamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tufail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makio Takeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Nu&#241;ez-Valdez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212809" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cusumano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.02.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valluri V. Satyavathi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Kumari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadala M. Mamatha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataza A. Dorrah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmogy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham A. Yousef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.03.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Stock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.10.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165742v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha T. M. Bassal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iev038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Papanicolaou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie S. Garbutt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Eleftherianos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Huvenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2010.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81R28JS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chapelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.09.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631L0PGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G. Boneca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules A. Hoffmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ligoxygakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pelte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyi Ji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf661" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(02)01297-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190075v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Palha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(99)00043-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Reibel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00076-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS2R9122-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00084-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CBDEA622F1E9D33CDD81BEBB19A4AA824BCCF98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lage Cerenius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicai Liang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Keyser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hellman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;derh&#228;ll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1548783" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soderhall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1992.tb17041.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita A. Barracco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00318590" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BMWNWSJJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Rantamaki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Durrant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Ratcliffe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1910(91)90039-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDG3D9PL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2494(90)90190-A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1ZWGFWG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04158116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza M Elgendy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Mohamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tufail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makio Takeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Nu&#241;ez-Valdez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212809" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cusumano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.02.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valluri V. Satyavathi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Kumari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadala M. Mamatha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataza A. Dorrah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmogy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham A. Yousef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165742v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha T. M. Bassal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iev038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Stock" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.10.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Papanicolaou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie S. Garbutt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Eleftherianos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Huvenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2010.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81R28JS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chapelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.09.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631L0PGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G. Boneca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules A. Hoffmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ligoxygakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pelte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyi Ji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf661" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(02)01297-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Palha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(99)00043-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Reibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00076-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS2R9122-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00084-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CBDEA622F1E9D33CDD81BEBB19A4AA824BCCF98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lage Cerenius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicai Liang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Keyser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hellman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;derh&#228;ll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1548783" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soderhall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1992.tb17041.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Rantamaki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Durrant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Ratcliffe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1910(91)90039-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDG3D9PL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita A. Barracco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00318590" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BMWNWSJJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715997v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2494(90)90190-A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1ZWGFWG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04158116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>