--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -766,291 +766,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera frugiperda transcriptional response to infestation by Steinernema carpocapsae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of Spodoptera frugiperda phenoloxidase activity by the products of the Xenorhabdus rhabduscin gene cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon George</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+                <w:t xml:space="preserve">Maria Eugenia Nuñez-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Severac</w:t>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nègre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.12879. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49410-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306099v1</w:t>
+                <w:t xml:space="preserve">hal-02124777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Spodoptera frugiperda phenoloxidase activity by the products of the Xenorhabdus rhabduscin gene cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spodoptera frugiperda transcriptional response to infestation by Steinernema carpocapsae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eugenia Nuñez-Valdez</w:t>
+                <w:t xml:space="preserve">Simon George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lanois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duvic</w:t>
+                <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), 16 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.12879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124777v1</w:t>
+                <w:t xml:space="preserve">hal-02306099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First extensive characterization of the venom gland from an egg parasitoid: structure, transcriptome and functional role</w:t>
               </w:r>
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (12), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1826,563 +1826,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, Characterization, Kinetics, and Enzymatic and Nonenzymatic Microbicidal Activities of a Novel c-Type Lysozyme from Plasma of Schistocerca gregaria (Orthoptera: Acrididae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xenorhabdus bovienii CS03, the bacterial symbiont of the entomopathogenic nematodeSteinernema weiseri, is a non-virulent strain against lepidopteran insects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha T. M. Bassal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amr A. Mohamed</w:t>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G. Mcmullen Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia S. Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jisesa/iev038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165742v2</w:t>
+                <w:t xml:space="preserve">hal-01837272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenorhabdus bovienii CS03, the bacterial symbiont of the entomopathogenic nematodeSteinernema weiseri, is a non-virulent strain against lepidopteran insects.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John G. Mcmullen Ii</w:t>
+                <w:t xml:space="preserve">Isolation, Characterization, Kinetics, and Enzymatic and Nonenzymatic Microbicidal Activities of a Novel c-Type Lysozyme from Plasma of Schistocerca gregaria (Orthoptera: Acrididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia S. Stock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duvic</w:t>
+                <w:t xml:space="preserve">Taha T. M. Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesham A. Yousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moataza A. Dorrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr A. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 124, pp.15-22. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2014.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jisesa/iev038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837272v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ail and PagC-Related Proteins in the Entomopathogenic Bacteria of Photorhabdus Genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+                <w:t xml:space="preserve">Annabelle Mouammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
+                <w:t xml:space="preserve">Bénédicte Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e110060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058982v1</w:t>
+                <w:t xml:space="preserve">hal-01075791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ail and PagC-Related Proteins in the Entomopathogenic Bacteria of Photorhabdus Genus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pages</w:t>
+                <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lafay</w:t>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Molle</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (10), pp.e110060. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075791v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecropins as a marker of Spodoptera frugiperda immunosuppression during entomopathogenic bacterial challenge</w:t>
               </w:r>
@@ -4446,243 +4446,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-1,3-glucan binding proteins from plasma of the fresh-water crayfishes Astacus astacus and Procambarus clarkii</w:t>
+                <w:t xml:space="preserve">Beta-1,3-glucan-binding proteins from plasma of the fresh-water crayfishes Astacus astacus and Procambarus clarkii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
+                <w:t xml:space="preserve">K. Soderhall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 13 (3), pp.403-408. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 13 (3), pp.403-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714214v1</w:t>
+                <w:t xml:space="preserve">hal-02712949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-1,3-glucan-binding proteins from plasma of the fresh-water crayfishes Astacus astacus and Procambarus clarkii</w:t>
+                <w:t xml:space="preserve">Beta-1,3-glucan binding proteins from plasma of the fresh-water crayfishes Astacus astacus and Procambarus clarkii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Soderhall</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 13 (3), pp.403-408</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 13 (3), pp.403-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/1548783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712949v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and partial characterization of a beta-1,3-glucan-binding-protein membrane receptor from blood cells of the crayfish Pacifastacus leniusculus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 207 (1), pp.223-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita A. Barracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 266 (3), pp.491-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4972,225 +4972,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of a beta-1,3-glucan binding protein from plasma of the crayfish Pacifastacus leniusculus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The proPO-system and associated proteins; role in cellular communication in arthropods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 141 (9), pp.896-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0923-2494(90)90190-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715997v1</w:t>
+                <w:t xml:space="preserve">hal-02713683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proPO-system and associated proteins; role in cellular communication in arthropods.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Purification and characterization of a beta-1,3-glucan binding protein from plasma of the crayfish Pacifastacus leniusculus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 265 (16), pp.9327-9332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02713683v1</w:t>
+                <w:t xml:space="preserve">hal-02715997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5385,51 +5385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiOccitanie 2019- Rencontre des Microbiologistes Région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,51 +6338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera frugiperda tissue-specific transcriptional response to infestation by Steinernema carpocapsae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,51 +6476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,51 +6627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaudriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7401,51 +7401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect models for infection biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8104,51 +8104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza M Elgendy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Mohamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tufail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makio Takeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Nu&#241;ez-Valdez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212809" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cusumano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.02.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valluri V. Satyavathi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Kumari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadala M. Mamatha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataza A. Dorrah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmogy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham A. Yousef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165742v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha T. M. Bassal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iev038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Stock" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.10.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Papanicolaou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie S. Garbutt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Eleftherianos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Huvenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2010.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81R28JS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chapelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.09.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631L0PGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G. Boneca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules A. Hoffmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ligoxygakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pelte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyi Ji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf661" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(02)01297-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Palha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(99)00043-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Reibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00076-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS2R9122-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00084-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CBDEA622F1E9D33CDD81BEBB19A4AA824BCCF98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lage Cerenius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicai Liang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Keyser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hellman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;derh&#228;ll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1548783" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soderhall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1992.tb17041.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Rantamaki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Durrant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Ratcliffe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1910(91)90039-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDG3D9PL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita A. Barracco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00318590" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BMWNWSJJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715997v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2494(90)90190-A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1ZWGFWG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04158116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza M Elgendy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Mohamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tufail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makio Takeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Nu&#241;ez-Valdez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212809" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cusumano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.02.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valluri V. Satyavathi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Kumari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadala M. Mamatha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataza A. Dorrah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmogy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham A. Yousef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Stock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.10.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165742v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha T. M. Bassal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iev038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Papanicolaou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie S. Garbutt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Eleftherianos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Huvenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2010.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81R28JS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chapelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.09.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631L0PGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G. Boneca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules A. Hoffmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ligoxygakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pelte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyi Ji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf661" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(02)01297-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Palha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(99)00043-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Reibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00076-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS2R9122-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00084-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CBDEA622F1E9D33CDD81BEBB19A4AA824BCCF98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lage Cerenius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicai Liang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Keyser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hellman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soderhall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;derh&#228;ll" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1548783" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1992.tb17041.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Rantamaki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Durrant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Ratcliffe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1910(91)90039-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDG3D9PL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita A. Barracco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00318590" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BMWNWSJJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2494(90)90190-A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1ZWGFWG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04158116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>