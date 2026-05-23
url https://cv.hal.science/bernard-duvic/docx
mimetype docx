--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -4446,243 +4446,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-1,3-glucan-binding proteins from plasma of the fresh-water crayfishes Astacus astacus and Procambarus clarkii</w:t>
+                <w:t xml:space="preserve">Beta-1,3-glucan binding proteins from plasma of the fresh-water crayfishes Astacus astacus and Procambarus clarkii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Soderhall</w:t>
+                <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 13 (3), pp.403-408</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 13 (3), pp.403-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/1548783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712949v1</w:t>
+                <w:t xml:space="preserve">hal-02714214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-1,3-glucan binding proteins from plasma of the fresh-water crayfishes Astacus astacus and Procambarus clarkii</w:t>
+                <w:t xml:space="preserve">Beta-1,3-glucan-binding proteins from plasma of the fresh-water crayfishes Astacus astacus and Procambarus clarkii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soderhall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 13 (3), pp.403-408. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 13 (3), pp.403-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714214v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and partial characterization of a beta-1,3-glucan-binding-protein membrane receptor from blood cells of the crayfish Pacifastacus leniusculus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 207 (1), pp.223-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita A. Barracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 266 (3), pp.491-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4978,51 +4978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proPO-system and associated proteins; role in cellular communication in arthropods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,51 +5107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterization of a beta-1,3-glucan binding protein from plasma of the crayfish Pacifastacus leniusculus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Söderhäll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 265 (16), pp.9327-9332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8104,51 +8104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza M Elgendy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Mohamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tufail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makio Takeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Nu&#241;ez-Valdez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212809" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cusumano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.02.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valluri V. Satyavathi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Kumari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadala M. Mamatha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataza A. Dorrah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmogy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham A. Yousef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Stock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.10.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165742v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha T. M. Bassal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iev038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Papanicolaou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie S. Garbutt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Eleftherianos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Huvenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2010.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81R28JS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chapelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.09.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631L0PGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G. Boneca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules A. Hoffmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ligoxygakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pelte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyi Ji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf661" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(02)01297-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Palha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(99)00043-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Reibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00076-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS2R9122-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00084-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CBDEA622F1E9D33CDD81BEBB19A4AA824BCCF98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lage Cerenius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicai Liang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Keyser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hellman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soderhall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;derh&#228;ll" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1548783" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1992.tb17041.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Rantamaki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Durrant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Ratcliffe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1910(91)90039-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDG3D9PL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita A. Barracco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00318590" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BMWNWSJJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2494(90)90190-A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1ZWGFWG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04158116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laijiao Lan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza M Elgendy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Mohamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tufail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makio Takeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bigourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Nu&#241;ez-Valdez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212809" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon George" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49410-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cusumano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.02.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rehayem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noujeim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forsci/fxx018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valluri V. Satyavathi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Kumari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadala M. Mamatha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataza A. Dorrah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmogy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham A. Yousef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167443" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Mcmullen Ii" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Stock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.10.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165742v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha T. M. Bassal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/iev038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mouammine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Terenius" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Papanicolaou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie S. Garbutt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Eleftherianos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Huvenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2010.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2010.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81R28JS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chapelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.09.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631L0PGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G. Boneca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules A. Hoffmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ligoxygakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pelte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyi Ji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf661" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(02)01297-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Palha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(99)00043-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribeiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Reibel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00076-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS2R9122-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-1748(98)00084-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CBDEA622F1E9D33CDD81BEBB19A4AA824BCCF98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lage Cerenius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicai Liang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Keyser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hellman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;derh&#228;ll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1548783" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soderhall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1992.tb17041.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Rantamaki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Durrant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman A. Ratcliffe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1910(91)90039-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDG3D9PL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita A. Barracco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00318590" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BMWNWSJJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713683v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2494(90)90190-A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1ZWGFWG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#8217;alen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165427v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lawac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04158116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>