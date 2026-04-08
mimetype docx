--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1288,1632 +1288,1632 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.127-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du logiciel libre au management libre : coordination par consensus et gouvernance polycentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 90 (8), pp.127-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.090.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.090.0127⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02011848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 ans de Recherche en Systèmes d'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Numéro spécial 20 ans reuve SIM : les articles de SIM ayant eu le plus d'impact, 21 (2), pp.115-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.162.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence numérique des salariés et présence numérique de l’entreprise : le cas d’une entreprise de conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.189-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication, notre religion. Allocution de Bill VI, nouveau pape de l'Église Universelle de la Communication, juillet 2055</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychanalyse et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.25-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de l'identité numérique sur les médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.63-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des outils collaboratifs : le rôle des formes organisationnelles et des politiques de ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tchobanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 90, pp.127-150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 67, pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.067.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance d'Internet, gouvernance de Wikipedia : l'apport des analyses d'E. Ostrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">Robert Tchobanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67, pp.177-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.067.0177⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 65, pp.168-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.065.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes de traçabilité dans la filière viti-vinicole : quelle opportunité pour les coopératives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Baillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp 59-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1014874ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir la visioconférence pour la formation professionnelle ? L'analyse stratégique des décideurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 65, pp.168-187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.065.0169⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 45, pp.221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.045.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements théoriques pour une régulation d'Internet : La légitimation faible et la réflexivité forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoual Rahali</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1014874ar⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (3), pp.41-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.103.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage de la messagerie électronique : une méta-analyse des travaux francophones sur la période 2000-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadi Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 45, pp.221-236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.045.0207⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 34, pp.184-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.034.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptance and Appropriation of Videoconferencing for E-training: an Empirical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (3), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jthi.2010070103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la recherche en Systèmes d'Information, à travers 30 ans de publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61, pp.78-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.060.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773589v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des nouveaux types de réseaux sur Internet ? Les réseaux à liens faibles du dirigeant de petite entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34, pp.184-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.034.0183⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.013.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fondements théoriques pour une régulation d'Internet : La légitimation faible et la réflexivité forte</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le storytelling : un outil de gestion des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 15 (3), pp.41-70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 11 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité de la recherche francophone en Systèmes d'Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...315 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (4), pp.63-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RFG.176.63-79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773737v2</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00775867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois visions de la formation ouverte et leurs propositions de normes: Standardiser les contenus, les activités ou les interfaces?</w:t>
               </w:r>
@@ -3361,50 +3361,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel numérique pour quel développement du continent africain ? Quid de l’Intelligence Artificielle en contexte africain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Djunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Journée(s) de Recherche Internationale sur l'Intelligence Artificielle - JIRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris Cachan, France. 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis du numérique pour le développement du continent africain : regards croisés sur l’Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Djunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème édition du Colloque International de Recherche en Management – CIRM’24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, MEKNES, Maroc. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’IA générative dans l’enseignement supérieur : des risques controversés et des scénarios contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3426,73 +3642,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM, May 2024, La Grande Motte, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’IA générative risque d’accroître la fracturation sociale dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3521,273 +3737,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M’2024, Management des Technologies Organisationnelles,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Alès, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713321v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-04713041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu seras influenceuse ma fille, en dépit de tout le monde</w:t>
               </w:r>
@@ -3868,90 +3868,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle approche éthique du numérique pour quel développement de l’Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Djunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de Recherche - Journées de rencontres Sherbrooke-Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4065,50 +4065,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un cas de médiation scientifique. Le Bourgeois numérique, de Molière 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème Congrès de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Burgundy School of Business, Jun 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un cas de médiation scientifique. Le Bourgeois Numérique, de Molière 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4130,152 +4225,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, DIJON, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744759v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04680897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et Ethique de la complexité. Le cas de Google à Toronto</w:t>
               </w:r>
@@ -4488,178 +4488,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Intelligence Artificielle dans la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journées de recherche internationale sur l'Intelligence Artificielle, JIRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Face à une impossible éthique du numérique, l'outil du droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées de Recherche RIPCO en comportement organisationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912178v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03912203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle a-t-elle le sens de la mise en scène ?</w:t>
               </w:r>
@@ -5429,50 +5429,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assimilation et usage d’une plateforme collaborative: le cas de l’entrepreneur adhérent à un syndicat professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Morice Baillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Recherche Francophone en SI, Pré-ICIS AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dublin, Irlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilization of Mobile Application in Education and Increase of Social Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samaneh Kakavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th LAEMOS Colloquium on: Subverting organizations: Reflecting on aims, meanings and modalities of organizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Viña del Mar, Chile. pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance de données dans le Démantèlement Nucléaire : confidentialité, partage et valorisation des données et informations stratégiques entre acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Faris Samah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Risque : "Nucléaire, Hommes et Sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Mines, Nov 2016, Nantes, France. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact des contributions numériques des salariés sur la réputation de l’entreprise : résultats de six études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Mimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5494,519 +5766,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pamela Morice Baillette</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer les médias sociaux dans les pratiques d’e-GRH ? Usages et enjeux pour les cabinets de recrutement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche Francophone en SI, Pré-ICIS AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dublin, Irlande</w:t>
+              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...210 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence numérique des salariés et présence numérique de l'entreprise : le cas d'une entreprise de conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Management des Technologies Organisationnelles - MTO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086160v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02060400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contributions numériques des salariés sont-elles maîtrisables ?</w:t>
               </w:r>
@@ -6100,64 +6100,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of Mobile Application in Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kakavand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Management des Technologies Organisationnelles - MTO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6271,50 +6271,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présence numérique des salariés et présence numérique de l’entreprise : le cas d’une société de conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès MTO : Management des Technologies Organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La communication sur les énergies renouvelables via les communautés virtuelles d’intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Mrabet Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6336,73 +6431,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque International de l’ISEG Group-ISERAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution aux médias sociaux : un nouveau processus de partage des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Mimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6431,152 +6526,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque GeCSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099483v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02099485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés virtuelles d’intérêt : nouveaux acteurs dans la communication des entreprises</w:t>
               </w:r>
@@ -6720,50 +6720,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TIC et Développement Durable : le paradoxe écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la 2ème JRSIDD de l’AIM : Journée de Recherche en Systèmes d’Information et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode Delphi pour définir les accords et les controverses : applications à l'innovation dans la traçabilité et dans le e-recrutement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Baillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Colloque de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Delphi argumentaire, une méthode intermédiaire entre le questionnaire et l'entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6785,260 +6988,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche AIM Méthodes de Recherche en SI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Nantes, France. pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654777v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-03654784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le don/contribution, une nouvelle culture des réseaux numériques dans le e-Recrutement</w:t>
               </w:r>
@@ -7208,230 +7208,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accords et controverses sur l’intégration des médias sociaux dans le recrutement : les résultats d’une étude Delphi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
+                <w:t xml:space="preserve">Ce que je sais, ce que je fais, ce que je voudrais… Conscience écologique et Consommation informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 17ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France. 21 p</w:t>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654730v1</w:t>
+                <w:t xml:space="preserve">hal-03654741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que je sais, ce que je fais, ce que je voudrais… Conscience écologique et Consommation informatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Galy</w:t>
+                <w:t xml:space="preserve">Accords et controverses sur l’intégration des médias sociaux dans le recrutement : les résultats d’une étude Delphi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 17ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France. 14 p</w:t>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654741v1</w:t>
+                <w:t xml:space="preserve">hal-03654730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multi-gouvernance des organisations : l'exemple de la régulation des collectifs sur Internet</w:t>
               </w:r>
@@ -8790,77 +8790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’Information : la Recherche Francophone versus Anglophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8898,77 +8898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 ans de recherches en Systèmes d’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9006,77 +9006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information : 1980-2000, le parcours d'un champ de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9140,57 +9140,171 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'information et management - 8ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2023, 9782311412208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Système d’information et Management des Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9224,412 +9338,298 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41220-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d’Information et Management des Organisations - 7ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Vuibert, 2023, 9782311412208</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert Gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.480, 2016, 978-2-311-01235-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'information et management des organisations : Cas et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.480, 2016, 978-2-311-01235-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 215 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'Information et Management des Organisations - 6ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9804,51 +9804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trust in Social and Business Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.14-26, 2024, 9781032633749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10307,50 +10307,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I.C.T. and Environment : Bad Assumptions and Recent Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Jawahar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards Managerial Excellence: Challenges and Choices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MACMILLAN publishers India, pp.1-18, 2011, 0230-33253-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">e-Recruitment: from transaction-based practices to relationship-based approaches - Chapter 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10363,143 +10449,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bondarouk T., Ruël H., &amp; Looise J.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic HRM in Theory and Practice (Advanced Series in Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Emerald Group Publishing Limited, pp.143-158, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559455v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00777761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-recruitement : From Transaction-Based Practices to Relationship-Based Approaches</w:t>
               </w:r>
@@ -11406,51 +11406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.8248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli-Swalhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallery Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.128.0048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimeche Wassim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.090.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.162.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mimeche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.065.0169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rahali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014874ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.045.0207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadi Tahri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.034.0183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773589v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.060.0078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773737v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.176.63-79" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.013.0169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Lahmar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713008v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djunga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912203v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Kakavand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Morice Baillette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Faris Samah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mimeche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fallery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kakavand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mrabet Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03165142v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salan&#231;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777886v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellaton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brunetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ravarini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311012354-systemes-d-information-et-management" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillette Pam&#233;la" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2013)0000012009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777779v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2011)0000008016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Maiullari-Pontois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delattre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.8248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli-Swalhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallery Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.128.0048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimeche Wassim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.090.0127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611506v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.162.0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mimeche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.065.0169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rahali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014874ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.045.0207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadi Tahri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.034.0183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773589v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.060.0078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.013.0169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773737v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.176.63-79" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Lahmar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djunga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Kakavand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Morice Baillette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Faris Samah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mimeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fallery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kakavand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mrabet Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094530v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03165142v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salan&#231;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777886v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellaton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brunetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ravarini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311012354-systemes-d-information-et-management" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillette Pam&#233;la" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2013)0000012009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777779v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2011)0000008016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Maiullari-Pontois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delattre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>