--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -133,2739 +133,2739 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systèmes d’IA générative dans l’Enseignement supérieur, entre performance et fracturation : le risque d'être &amp;quot;diminué par l'IA&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Ma fille sera Influenceuse, en dépit de tout le monde ! » du Bourgeois gentilhomme… au Bourgeois numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (4), pp.105-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Systèmes d’IA générative dans l’Enseignement supérieur, entre performance et fracturation : le risque d'être &amp;quot;diminué par l'IA&amp;quot;.</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation scientifique: passeuse de science ? Le cas du procès de l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17</w:t>
+              <w:t xml:space="preserve">, 2024, 15, pp.12-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La médiation scientifique: passeuse de science ? Le cas du procès de l’Intelligence Artificielle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fiasco de la smart city de Google à Toronto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37-1/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.8248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation scientifique par le spectacle vivant. Le Bourgeois numérique, Molière 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, pp.12-32</w:t>
+              <w:t xml:space="preserve">, 2024, n° 16, pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le fiasco de la smart city de Google à Toronto</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec les IA génératives, les fractures vont s'accentuer dans la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Zgoulli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fiasco de la smart city de Google à Toronto.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37-1/2, </w:t>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.8248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La médiation scientifique par le spectacle vivant. Le Bourgeois numérique, Molière 3.0</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424067v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plateforme de données de santé Health data hub : Une impossible gouvernance éthique des données massives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03368851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données de santé : l'arbre StopCovid qui cache la forêt Health Data Hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence Artificielle : à qui profitent les ambiguïtés entre l'informatique, l'humain et la fiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallery Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychanalyse et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage de la réalité virtuelle et développement individuel des enseignants-chercheurs. Une approche par la didactique professionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°112 (6), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.112.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIC et/ou développement durable : le paradoxe écologique vécu par les utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (128), pp.48-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.128.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du logiciel libre au management libre : coordination par consensus et gouvernance polycentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 90 (8), pp.127-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.090.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">25 ans de Recherche en Systèmes d'Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Numéro spécial 20 ans reuve SIM : les articles de SIM ayant eu le plus d'impact, 21 (2), pp.115-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.162.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du logiciel libre au management libre : coordination par consensus et gouvernance polycentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.127-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contributions numériques des salariés sont-elles maîtrisables ? Une étude de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimeche Wassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 16, pp.161-178</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.184-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avec les IA génératives, les fractures vont s'accentuer dans la société</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication, notre religion. Allocution de Bill VI, nouveau pape de l'Église Universelle de la Communication, juillet 2055</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
-              </w:r>
-[...309 lines deleted...]
-                <w:t xml:space="preserve">Fallery Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychanalyse et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence numérique des salariés et présence numérique de l’entreprise : le cas d’une entreprise de conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.189-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des outils collaboratifs : le rôle des formes organisationnelles et des politiques de ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tchobanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N°112 (6), pp.37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.112.0037⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 67, pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.067.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de l'identité numérique sur les médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (6), pp.184-193</w:t>
+              <w:t xml:space="preserve">, 2014, 4, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du logiciel libre au management libre : coordination par consensus et gouvernance polycentrique</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance d'Internet, gouvernance de Wikipedia : l'apport des analyses d'E. Ostrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 90, pp.127-150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 65, pp.168-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.065.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes de traçabilité dans la filière viti-vinicole : quelle opportunité pour les coopératives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Baillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp 59-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1014874ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir la visioconférence pour la formation professionnelle ? L'analyse stratégique des décideurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 90 (8), pp.127-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.090.0127⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 45, pp.221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.045.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Desq</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage de la messagerie électronique : une méta-analyse des travaux francophones sur la période 2000-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadi Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.184-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.034.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements théoriques pour une régulation d'Internet : La légitimation faible et la réflexivité forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Numéro spécial 20 ans reuve SIM : les articles de SIM ayant eu le plus d'impact, 21 (2), pp.115-141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.162.0115⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 15 (3), pp.41-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.103.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptance and Appropriation of Videoconferencing for E-training: an Empirical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (3), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jthi.2010070103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la recherche en Systèmes d'Information, à travers 30 ans de publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychanalyse et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61, pp.78-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.060.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773589v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des nouveaux types de réseaux sur Internet ? Les réseaux à liens faibles du dirigeant de petite entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...113 lines deleted...]
-                <w:t xml:space="preserve">Robert Tchobanian</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67, pp.177-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.067.0177⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.013.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gouvernance d'Internet, gouvernance de Wikipedia : l'apport des analyses d'E. Ostrom</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le storytelling : un outil de gestion des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...304 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 15 (3), pp.41-70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 11 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Wadi Tahri</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité de la recherche francophone en Systèmes d'Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...488 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (4), pp.63-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3082,51 +3082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with or Despite AI in Higher Education? Between Spectacular Performance, Intellectual Servitude, and AI-Free Sanctuaries (BEST PAPER AWARD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Lahmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3164,77 +3164,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de recherches qualitatives, entre les méthodes structurées et les méthodes agiles... et les risques possibles de l'automatisation par l'IA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Lahmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3266,826 +3266,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel numérique pour quel développement du continent africain ? Quid de l’Intelligence Artificielle en contexte africain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Djunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Journée(s) de Recherche Internationale sur l'Intelligence Artificielle - JIRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris Cachan, France. 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d’IA générative dans l’enseignement supérieur : des risques controversés et des scénarios contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29ème Congrès de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM, May 2024, La Grande Motte, France. 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis du numérique pour le développement du continent africain : regards croisés sur l’Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Djunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème édition du Colloque International de Recherche en Management – CIRM’24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, MEKNES, Maroc. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’IA générative risque d’accroître la fracturation sociale dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M’2024, Management des Technologies Organisationnelles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Alès, France. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu seras influenceuse ma fille, en dépit de tout le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier ROR - 11ème édition des Journées GEES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle approche éthique du numérique pour quel développement de l’Afrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Djunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de Recherche - Journées de rencontres Sherbrooke-Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une fracturation augmentée par l’IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées de Recherche Internationale sur l’Intelligence Artificielle - JIRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Systèmes d'IA générative dans l'enseignement supérieur : des risques controversés et des scénarios contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM 2024, May 2024, Montpelier, La Grende-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680468v1</w:t>
-              </w:r>
-[...702 lines deleted...]
-                <w:t xml:space="preserve">hal-04713054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de médiation scientifique. Le Bourgeois numérique, de Molière 2.0</w:t>
               </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, DIJON, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4343,51 +4343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation scientifique par le spectacle vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4419,467 +4419,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Intelligence Artificielle dans la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journées de recherche internationale sur l'Intelligence Artificielle, JIRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à une impossible éthique du numérique, l'outil du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Journées de Recherche RIPCO en comportement organisationnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle a-t-elle le sens de la mise en scène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M’2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Mînes d'Alès, Oct 2022, Alès, France. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un vrai-faux procès de l'Intelligence Artificielle en 2050, le théâtre participatif dans la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème Congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le fiasco de la smart city de Google à Toronto. Éthique de la pensée complexe contre solutionnisme technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international HUT LaConf2022 : L’interdisciplinaritéau service des environnements intelligents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France. https://www.canal-u.tv/138392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation numérique du travail et réalité virtuelle : proposition d'une analyse prospective de l'Activité, pour dépasser les modèles d'acceptation ou d'usage des TI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...327 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4967,355 +4967,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intelligence Artificielle : à qui profitent les ambiguïtés entre l'informatique, l'humain et la fiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées IP&amp;M sur L'Intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on anticiper les impacts de la transformation numérique du travail ? Une proposition de réponse par l’analyse de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème Congrès de l’AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enlightening the pre-implementation of a digital tool and anticipate individual change by analyzing the activity. An illus-tration through the activity of French teachers-researchers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Group for Organizational Studies Colloquium (EGOS) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilization of Mobile Technology in Education: Understanding the Users Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samaneh Kakavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...193 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American and European Meeting on Organizing Studies (LAEMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Buenos Aires, Argentina. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5429,450 +5429,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact des contributions numériques des salariés sur la réputation de l’entreprise : résultats de six études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assimilation et usage d’une plateforme collaborative: le cas de l’entrepreneur adhérent à un syndicat professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Morice Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche Francophone en SI, Pré-ICIS AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dublin, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of Mobile Application in Education and Increase of Social Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samaneh Kakavand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th LAEMOS Colloquium on: Subverting organizations: Reflecting on aims, meanings and modalities of organizing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Viña del Mar, Chile. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance de données dans le Démantèlement Nucléaire : confidentialité, partage et valorisation des données et informations stratégiques entre acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Faris Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Risque : "Nucléaire, Hommes et Sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Mines, Nov 2016, Nantes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer les médias sociaux dans les pratiques d’e-GRH ? Usages et enjeux pour les cabinets de recrutement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5992,77 +5992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contributions numériques des salariés sont-elles maîtrisables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Mimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque MTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6176,614 +6176,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La communication sur les énergies renouvelables via les communautés virtuelles d’intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Mrabet Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque International de l’ISEG Group-ISERAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution aux médias sociaux : un nouveau processus de partage des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Colloque GeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence numérique des salariés et présence numérique de l’entreprise : le cas d’une société de conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès MTO : Management des Technologies Organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés virtuelles d’intérêt : nouveaux acteurs dans la communication des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Mrabet Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème édition du colloque Management des Technologies Organisationnelles MTO’2014 Réseaux numériques et performance des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management sans manager : L'Agir collectif, par consensus légitime et gouvernance polycentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 ème Congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165142v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des communautés virtuelles d’intérêt dans la stratégie de communication des entreprises : cas du secteur des énergies renouvelables-Consortium doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Mrabet Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19 ème édition du Colloque annuel de l’AIM : Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...447 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et Développement Durable : le paradoxe écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche AIM Méthodes de Recherche en SI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Nantes, France. pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7024,77 +7024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le don/contribution, une nouvelle culture des réseaux numériques dans le e-Recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Mimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AIM, 3ème journée IT &amp; Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7119,77 +7119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se construit l'identité numérique sur les médias sociaux : une analyse par les genres de contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Mimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 5ème colloque MTO Management des Technologies Organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7214,90 +7214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que je sais, ce que je fais, ce que je voudrais… Conscience écologique et Consommation informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 17ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7348,51 +7348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 17ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7430,51 +7430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multi-gouvernance des organisations : l'exemple de la régulation des collectifs sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 ème conférence GeCSO, Gestion des Connaissances, Société et Organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7512,51 +7512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Epistemological Foundations for e-Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on e-Education, Entertainment and e-Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Jakarta, Indonesia. pp.131-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7607,51 +7607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 ème Congrès de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, St Denis de La Réunion, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7676,103 +7676,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage des outils collaboratif : le rôle des formes organisationnelles et des politiques de ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fallery</w:t>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Tchobanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence Francophone "Gestion des Connaissances, Société et Organisations" (GeCSO), Clermont Université &amp; Groupe ESC Clermont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7797,51 +7797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la prise de conscience écologique, les T.I.C. en quête de responsabilité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8069,51 +8069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT and Ecology: In favour of research based on the Responsibility principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8177,51 +8177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborative Technologies and Systems 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Irvine, California, United States. pp.221-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8259,51 +8259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre approches pour l'analyse de données textuelles: lexicale, linguistique, cognitive, thématique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ème Conférence de l'Association Internationale de Management Stratégique AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montréal, Canada. pp 1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8341,51 +8341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de fondements théoriques pour la gouvernance d’Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès E-Commerce et Gouvernance de l’Internet (ECIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8436,51 +8436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pellaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Supply Chain Management and Information Systems Conference (SCMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Melbourne, Australia. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8790,90 +8790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’Information : la Recherche Francophone versus Anglophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Pre-International Conference on Information Systems (ICIS) Meeting on French Speaking World IS Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Barcelone, Espagne. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8898,90 +8898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 ans de recherches en Systèmes d’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 7ème Colloque de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM, Jun 2002, Hammamet, Tunisie. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9006,90 +9006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information : 1980-2000, le parcours d'un champ de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XVèmes Journées des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Biarritz, France. pp.227-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9146,51 +9146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information et management - 8ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9260,51 +9260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d’information et Management des Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9374,51 +9374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’Information et Management des Organisations - 7ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9585,51 +9585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'Information et Management des Organisations - 6ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9778,77 +9778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative and positive externalities of ICTs – on the pursuit of research based on the principles of trust and responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trust in Social and Business Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.14-26, 2024, 9781032633749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9968,51 +9968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBERT REIX, un fondateur de la discipline des systèmes d'information en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en systèmes d'information, I.Walsh, M. Kalika, C. Dominguez-Péry (Eds.), EMS Management et Société, Paris, p. 361-383</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10145,51 +10145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bondarouk T., Olivas-luján M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Media in Human Resources Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Emerald Group Publishing Limited; Emerald, pp. 97-120, 2013, Advanced Series in Management, Volume 12, </w:t>
@@ -10240,51 +10240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multi-gouvernance des systèmes d’information dans les organisations multirégulées : une troisième période dans l’histoire de la recherche en SI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Michel Riccio et Daniel Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIC et innovation organisationnelle : Journées d’étude MTO’2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses des Mines, pp.1-31, 2012</w:t>
@@ -10313,51 +10313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C.T. and Environment : Bad Assumptions and Recent Hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10580,51 +10580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.I.C. et écologie : de la bonne conscience ... à la responsabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10679,51 +10679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Information Systems : the Journey of a Research Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Jawahar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comtemporary issues in Management Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EXCEL BOOKS, pp.131-154, 2009, 0230-33253-6</w:t>
@@ -10838,51 +10838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is information Requirement ? A Constructivism versus a Positivism perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11406,51 +11406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.8248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli-Swalhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallery Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.128.0048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimeche Wassim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.090.0127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611506v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.162.0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mimeche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.065.0169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rahali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014874ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.045.0207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadi Tahri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.034.0183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773589v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.060.0078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.013.0169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773737v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.176.63-79" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Lahmar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djunga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Kakavand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Morice Baillette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Faris Samah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mimeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fallery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kakavand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mrabet Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094530v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03165142v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salan&#231;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777886v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellaton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brunetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ravarini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311012354-systemes-d-information-et-management" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillette Pam&#233;la" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2013)0000012009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777779v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2011)0000008016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Maiullari-Pontois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delattre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342458v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.8248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli-Swalhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallery Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.128.0048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.090.0127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.162.0115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimeche Wassim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mimeche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0177" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.065.0169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rahali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014874ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.045.0207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadi Tahri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.034.0183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773589v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.060.0078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.013.0169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773737v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.176.63-79" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Lahmar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djunga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Kakavand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Morice Baillette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Faris Samah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mimeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fallery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kakavand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mrabet Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03165142v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salan&#231;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777886v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellaton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brunetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ravarini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311012354-systemes-d-information-et-management" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillette Pam&#233;la" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2013)0000012009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777779v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2011)0000008016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Maiullari-Pontois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delattre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>