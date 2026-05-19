--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -1193,1666 +1193,1666 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.127-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du logiciel libre au management libre : coordination par consensus et gouvernance polycentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 90 (8), pp.127-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.090.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.090.0127⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02011848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 ans de Recherche en Systèmes d'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Numéro spécial 20 ans reuve SIM : les articles de SIM ayant eu le plus d'impact, 21 (2), pp.115-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.162.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contributions numériques des salariés sont-elles maîtrisables ? Une étude de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimeche Wassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.184-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication, notre religion. Allocution de Bill VI, nouveau pape de l'Église Universelle de la Communication, juillet 2055</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychanalyse et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.25-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence numérique des salariés et présence numérique de l’entreprise : le cas d’une entreprise de conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.189-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des outils collaboratifs : le rôle des formes organisationnelles et des politiques de ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tchobanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 90, pp.127-150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 67, pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.067.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mimeche Wassim</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de l'identité numérique sur les médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (6), pp.184-193</w:t>
+              <w:t xml:space="preserve">, 2014, 4, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La communication, notre religion. Allocution de Bill VI, nouveau pape de l'Église Universelle de la Communication, juillet 2055</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance d'Internet, gouvernance de Wikipedia : l'apport des analyses d'E. Ostrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...80 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Robert Tchobanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67, pp.177-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.067.0177⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 65, pp.168-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.065.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes de traçabilité dans la filière viti-vinicole : quelle opportunité pour les coopératives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp 59-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1014874ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir la visioconférence pour la formation professionnelle ? L'analyse stratégique des décideurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 65, pp.168-187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.065.0169⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 45, pp.221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.045.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements théoriques pour une régulation d'Internet : La légitimation faible et la réflexivité forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoual Rahali</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1014874ar⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (3), pp.41-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.103.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage de la messagerie électronique : une méta-analyse des travaux francophones sur la période 2000-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadi Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 45, pp.221-236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.045.0207⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 34, pp.184-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.034.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptance and Appropriation of Videoconferencing for E-training: an Empirical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (3), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jthi.2010070103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la recherche en Systèmes d'Information, à travers 30 ans de publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61, pp.78-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.060.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773589v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des nouveaux types de réseaux sur Internet ? Les réseaux à liens faibles du dirigeant de petite entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34, pp.184-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.034.0183⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 12, pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.013.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fondements théoriques pour une régulation d'Internet : La légitimation faible et la réflexivité forte</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le storytelling : un outil de gestion des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 15 (3), pp.41-70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 11 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité de la recherche francophone en Systèmes d'Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...406 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3063,50 +3063,158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">50 ans de recherches qualitatives, entre les méthodes structurées et les méthodes agiles... et les risques possibles de l'automatisation par l'IA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1975-2025 : Journée Anniversaire de la RFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, PARIS, France. 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Working with or Despite AI in Higher Education? Between Spectacular Performance, Intellectual Servitude, and AI-Free Sanctuaries (BEST PAPER AWARD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3128,165 +3236,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Mediterranean Conference on Information Systems (MCIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342448v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-05461787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel numérique pour quel développement du continent africain ? Quid de l’Intelligence Artificielle en contexte africain ?</w:t>
               </w:r>
@@ -3374,50 +3374,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l’IA générative risque d’accroître la fracturation sociale dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Zgoulli-Swalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M’2024, Management des Technologies Organisationnelles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Alès, France. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis du numérique pour le développement du continent africain : regards croisés sur l’Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Djunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème édition du Colloque International de Recherche en Management – CIRM’24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, MEKNES, Maroc. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’IA générative dans l’enseignement supérieur : des risques controversés et des scénarios contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3439,81 +3642,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM, May 2024, La Grande Motte, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les défis du numérique pour le développement du continent africain : regards croisés sur l’Intelligence Artificielle</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle approche éthique du numérique pour quel développement de l’Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Djunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
@@ -3531,184 +3734,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Maric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition du Colloque International de Recherche en Management – CIRM’24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, MEKNES, Maroc. 19 p</w:t>
+              <w:t xml:space="preserve">Atelier de Recherche - Journées de rencontres Sherbrooke-Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu seras influenceuse ma fille, en dépit de tout le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3737,165 +3845,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier ROR - 11ème édition des Journées GEES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852772v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04746508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une fracturation augmentée par l’IA</w:t>
               </w:r>
@@ -4419,50 +4419,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Face à une impossible éthique du numérique, l'outil du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Journées de Recherche RIPCO en comportement organisationnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Intelligence Artificielle dans la médiation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4471,126 +4540,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées de recherche internationale sur l'Intelligence Artificielle, JIRIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912203v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03912178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle a-t-elle le sens de la mise en scène ?</w:t>
               </w:r>
@@ -5429,50 +5429,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assimilation et usage d’une plateforme collaborative: le cas de l’entrepreneur adhérent à un syndicat professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Morice Baillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Recherche Francophone en SI, Pré-ICIS AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dublin, Irlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilization of Mobile Application in Education and Increase of Social Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samaneh Kakavand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th LAEMOS Colloquium on: Subverting organizations: Reflecting on aims, meanings and modalities of organizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Viña del Mar, Chile. pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance de données dans le Démantèlement Nucléaire : confidentialité, partage et valorisation des données et informations stratégiques entre acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Faris Samah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Risque : "Nucléaire, Hommes et Sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Mines, Nov 2016, Nantes, France. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact des contributions numériques des salariés sur la réputation de l’entreprise : résultats de six études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Mimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5494,329 +5766,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134805v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-01970741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les médias sociaux dans les pratiques d’e-GRH ? Usages et enjeux pour les cabinets de recrutement</w:t>
               </w:r>
@@ -6176,57 +6176,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présence numérique des salariés et présence numérique de l’entreprise : le cas d’une société de conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès MTO : Management des Technologies Organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La communication sur les énergies renouvelables via les communautés virtuelles d’intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Mrabet Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6241,73 +6336,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque International de l’ISEG Group-ISERAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution aux médias sociaux : un nouveau processus de partage des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Mimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6336,182 +6431,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque GeCSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés virtuelles d’intérêt : nouveaux acteurs dans la communication des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Mrabet Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6631,51 +6631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des communautés virtuelles d’intérêt dans la stratégie de communication des entreprises : cas du secteur des énergies renouvelables-Consortium doctoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Mrabet Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6828,50 +6828,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Delphi argumentaire, une méthode intermédiaire entre le questionnaire et l'entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche AIM Méthodes de Recherche en SI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nantes, France. pp.33-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La méthode Delphi pour définir les accords et les controverses : applications à l'innovation dans la traçabilité et dans le e-recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Baillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6893,152 +6988,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque de l'Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845535v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03654777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le don/contribution, une nouvelle culture des réseaux numériques dans le e-Recrutement</w:t>
               </w:r>
@@ -8784,299 +8784,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01924306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">25 ans de recherches en Systèmes d’Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 7ème Colloque de l’Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM, Jun 2002, Hammamet, Tunisie. 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’Information : la Recherche Francophone versus Anglophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Pre-International Conference on Information Systems (ICIS) Meeting on French Speaking World IS Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Barcelone, Espagne. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'information : 1980-2000, le parcours d'un champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9146,51 +9146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information et management - 8ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9260,51 +9260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d’information et Management des Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9374,51 +9374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’Information et Management des Organisations - 7ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9585,51 +9585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'Information et Management des Organisations - 6ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11406,51 +11406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342458v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.8248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli-Swalhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallery Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.128.0048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.090.0127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.162.0115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimeche Wassim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mimeche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0177" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.065.0169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rahali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014874ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.045.0207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadi Tahri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.034.0183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773589v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.060.0078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.013.0169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773737v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.176.63-79" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Lahmar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djunga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Kakavand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Morice Baillette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Faris Samah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mimeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fallery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kakavand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mrabet Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03165142v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salan&#231;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777886v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellaton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brunetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ravarini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311012354-systemes-d-information-et-management" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillette Pam&#233;la" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2013)0000012009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777779v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2011)0000008016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Maiullari-Pontois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delattre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342458v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.8248" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli-Swalhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Zgoulli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424067v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallery Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.128.0048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.090.0127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.162.0115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimeche Wassim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mimeche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0177" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.065.0169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Rahali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014874ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.045.0207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadi Tahri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.034.0183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773589v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.060.0078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.013.0169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773737v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.176.63-79" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Lahmar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Djunga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Maric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746508v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04680934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Kakavand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bardie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Morice Baillette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Faris Samah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mimeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fallery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086158v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kakavand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mrabet Gharbi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03165142v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654777v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814296v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salan&#231;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777886v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821448v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pellaton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brunetto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ravarini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653542v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311012354-systemes-d-information-et-management" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillette Pam&#233;la" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2013)0000012009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777779v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2011)0000008016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05018849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Maiullari-Pontois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delattre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>