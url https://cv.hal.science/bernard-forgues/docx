--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1735,200 +1735,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantage concurrentiel durable : Imitation et ambiguïté causale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Forgues</w:t>
+                <w:t xml:space="preserve">Avantage concurrentiel durable, imitation et ambiguïté causale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Lootvoet</w:t>
+                <w:t xml:space="preserve">E. Lootvoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 32 (165), 197-209 p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 32 ((165)), pp.197-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312800v1</w:t>
+                <w:t xml:space="preserve">hal-00229327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantage concurrentiel durable, imitation et ambiguïté causale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Forgues</w:t>
+                <w:t xml:space="preserve">Avantage concurrentiel durable : Imitation et ambiguïté causale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Lootvoet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lootvoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 32 ((165)), pp.197-210</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 32 (165), 197-209 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.165.197-210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00229327v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialectique de l'ordre et du chaos dans les organisations.</w:t>
               </w:r>
@@ -4228,51 +4228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6396177"/>
+    <w:nsid w:val="247866AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4459,51 +4459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-forgues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7772-8436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055674763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Goldenstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jancsary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Grodal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devereaux Jennings" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251410383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Vaara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate E. Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Svejenova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. H&#246;llerer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251321622" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406241298401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406211018792" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.214.1440" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054B006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monties" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Massey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mccall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Tomaskovic-Devey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Avent-Holt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwu021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.165.0739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476127012452820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royston Greenwood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walgenbach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.155.0460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11628-008-0038-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.165.125-138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forgues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lootvoet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.165.197-210" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lootvoet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thietart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.17-32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00208825.2004.11043711" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond-Alain Thi&#233;tart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/017084069701800107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-D521JQMS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.05.0021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.21-32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019200700101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brandouy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-forgues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7772-8436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055674763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Goldenstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jancsary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Grodal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devereaux Jennings" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251410383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Vaara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate E. Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Svejenova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. H&#246;llerer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251321622" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406241298401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406211018792" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.214.1440" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054B006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monties" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Massey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mccall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Tomaskovic-Devey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Avent-Holt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwu021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.165.0739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476127012452820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royston Greenwood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walgenbach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.155.0460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11628-008-0038-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.165.125-138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forgues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lootvoet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lootvoet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.165.197-210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thietart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.17-32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00208825.2004.11043711" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond-Alain Thi&#233;tart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/017084069701800107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-D521JQMS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.05.0021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.21-32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019200700101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brandouy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>