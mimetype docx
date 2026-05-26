--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">055674763</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CgWCP0kAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,3000 +194,3000 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Culture and Meaning Through Interpretative Computational Methods: From theory to method and back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Goldenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Jancsary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stine Grodal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Devereaux Jennings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 47 (1), pp.7 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/01708406251410383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Leadership as 'Plumbing and Poetry' : Navigating Paradoxical Tensions Through Community Identity Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eero Vaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate E. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviya Svejenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus A. Höllerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (3), 311-323 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/01708406251321622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media Review : The Gender of Capital : How Families Perpetuate Wealth Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (6), 909-913 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01708406241298401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review: The Power of Being Divisive: Understanding Negative Social Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (3), 465-468 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01708406211018792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kant in pyjamas : Keeping a compass in a changing academic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (4), 1440-1451 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.214.1440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a Bottle : Multiple Modes and Multiple Media in Market Identity Claims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in the Sociology of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 54B, 179-202 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/S0733-558X2017000054B006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Way to the Top: Career Patterns of Fortune 100 CEOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Monties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Resource Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (2), pp.267-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hrm.21759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding inequality through the lens of cultural processes: on Lamont, Beljean and Clair ‘What is Missing? Cultural Processes and Causal Pathways to Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas S. Massey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mccall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Tomaskovic-Devey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin Avent-Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (3), 609-636 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ser/mwu021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Organizations Moderate and Bound Cultural Processes Surrounding Equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (3), 21-28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Publishing: Past and Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (5), pp.739 - 756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mana.165.0739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling on the dependent variable is not always that bad : Quantitative case-control designs for strategic organization research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (3), 269-275 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1476127012452820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Institutionalism : Roots and Buds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royston Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Walgenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (5), 460-467 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mana.155.0460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location strategies of multiunit service businesses: spatial differentiation and agglomeration among hamburger restaurants in Paris, 1984–2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.233-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11628-008-0038-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la simulation pour les sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (165), 125-137 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.165.125-138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat RFG-AIMS. Une relation interorganisationnelle fructueuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 ((164)), pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et recherche en gestion. Intérêt de la simulation pour les sciences de gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 ((165)), pp.125-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantage concurrentiel durable, imitation et ambiguïté causale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lootvoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 ((165)), pp.197-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00229327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantage concurrentiel durable : Imitation et ambiguïté causale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Lootvoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (165), 197-209 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.165.197-210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialectique de l'ordre et du chaos dans les organisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thietart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 ((160)), pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations interorganisationnelles : conceptualisation, résultats et voies de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (164), 17-32 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.164.17-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on « Decoupling and the Cultures of Global Finance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Studies of Management and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34 ((4)), pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Decoupling and the Cultures of Global Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Studies of Management and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (4), 131-136 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00208825.2004.11043711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer en temps de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 28 (137), 61-70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinationales : les dirigeants face à la gestion des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 127, 119-130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action, Structure and Chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond-Alain Thiétart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 18 (1), 119-143 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/017084069701800107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches de la gestion des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 108, 72-78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet : un outil transnational au service du marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (2), 21-22 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dm.05.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet : un outil transnational au service du commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5, pp.21-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.005.21-32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02926594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet: un outil transnational au service du commerce »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5, pp. 21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialectique de l’ordre et du chaos dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 93, 5-15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de révision de RAM : une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 7 (1), 3-18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de révision de RAM: une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 7 (1), pp.4-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737019200700101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décision en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 86, 39-45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3176,111 +3197,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des lieux et de la technologie dans un secteur naissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04683317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3290,672 +3311,672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Institutional Logics in a Technological Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Group for Organizational Studies Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00820449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Control Designs for Strategic Management Research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier AIMS Méthodologie “La régression dans tous ses états".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Angers., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of technologies and markets and community interactions in the early airplane industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Organizational Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00212117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche Invasion: The Interplay of Technology and Markets in Industry Evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Organization Studies 23rd Colloquium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Strategies and Environmental Discontinuities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brandouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Stratégies de Ruptures, Atelier de l'AIMS », IAE-USTL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Garbage Can Networks: Studies of Crusaders and Turtles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Organization Studies 21st Colloquium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Berlin,, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Strategies and Environmental Discontinuities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brandouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe conférence internationale de Management Stratégique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Angers., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surviving Technological Discontinuities: Learning Strategies and Resource Accumulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brandouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de l'AIMS “Stratégies de rupture”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3965,202 +3986,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rédaction du travail de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R.-A. Thiétart (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3e édition, Paris : Dunod - ISBN 9782100508280,, pp.521-537., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses longitudinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond-Alain Thiétart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche en management. - 3e édition [mise à jour et enrichie]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.439-465, 2007, Gestion sup. Management, Ressources humaines, 978-2-10-050828-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00230231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4228,51 +4249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="247866AA"/>
+    <w:nsid w:val="FBF21F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4459,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-forgues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7772-8436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055674763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511792v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Goldenstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jancsary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Grodal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devereaux Jennings" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251410383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Vaara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate E. Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Svejenova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. H&#246;llerer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251321622" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406241298401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406211018792" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.214.1440" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054B006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monties" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Massey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mccall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Tomaskovic-Devey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Avent-Holt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwu021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.165.0739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476127012452820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royston Greenwood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walgenbach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.155.0460" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11628-008-0038-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.165.125-138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forgues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lootvoet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lootvoet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.165.197-210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thietart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.17-32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00208825.2004.11043711" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond-Alain Thi&#233;tart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/017084069701800107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-D521JQMS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.05.0021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.21-32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019200700101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brandouy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liarte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-forgues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7772-8436" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055674763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=CgWCP0kAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Goldenstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jancsary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Grodal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devereaux Jennings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251410383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Vaara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate E. Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Svejenova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. H&#246;llerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251321622" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406241298401" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406211018792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.214.1440" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan May" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X2017000054B006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monties" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21759" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Massey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mccall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Tomaskovic-Devey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Avent-Holt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwu021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.165.0739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1476127012452820" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royston Greenwood" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walgenbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.155.0460" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11628-008-0038-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.165.125-138" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Forgues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lootvoet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lootvoet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.165.197-210" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thietart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fr&#233;chet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.164.17-32" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00208825.2004.11043711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312804v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond-Alain Thi&#233;tart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/017084069701800107" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-D521JQMS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.05.0021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.21-32" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019200700101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brandouy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>