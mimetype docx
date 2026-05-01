--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Formoso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (172)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lahire, Les structures fondamentales des sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 150, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Amselle, critique de la raison animiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Jackson, Capitalism, Magic, Thailand, Modernity with Enchantment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 247-248, pp.279-282. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.4812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavin Chachavalpongpun, éd., Coup, King, Crisis. A Critical Interregnum in Thailand New Haven, Yale University Press, Monograph 68, 2020, Index, 379 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.249-252. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Céline Lesourd : Puissance khat, Vie politique d'une plante stimulante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological sustainability of petty farmers in Thailand: A challenge for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100078. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crsust.2021.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03317827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresnoza-Flot (Asuncion), Ricordeau (Gwénola) (éds.) International Marriages and Marital Citizenship. Southeast Asia Women on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit, History, Memory, and the Territorial Cults in the Highlands of Laos. The Past Inside the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.255-258. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher, Cause animale, cause du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Charbonnier. Abondance et liberté. Une histoire environnementale des idées politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Porcher. Cause animae, cause du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fau & Manuelle Franck, éd.,L’Asie du Sud-Est. Émergence d’une région, mutation des territoires Malakoff, Armand Colin, coll. « Horizon », 2019, 434 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.239-242. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Falser, Angkor Wat. A Transcultural History of Heritage, Vol. 1, Angkor in France, Vol. 2, Angkor in Cambodia Vol. 1, Berlin/Boston, Walter de Gruyter, 2020, 508 p. Vol. 2, Berlin/Boston, Walter de Gruyter, 2020, 642 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.279-281. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des risques en Asie du Sud-Est: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des risques en Asie du Sud-Est: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coculturation, un outil pour repenser les relations interethniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.195-206. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.191.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de E. Ardener. The Voice of Prophecy an Other Essays. Second and Expanded Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coculturation, un outil pour repenser les relations interethniques. Etudes de cas tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sociétales: trois réponses locales en Isan (Thaïlande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.95 - 107. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Florence Strigler, Mutations alimentaires au Laos. Salade de papaye ou pizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Dousset. Pour une anthropologie de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Naepels. Dans la détresse. Une anthropologie de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Mérieau, Thaïlandais. Lignes de vie d’un peuple Paris, Ateliers Henry Dougier, 2018, 154 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vincent Raymond, Thai Military Power. A Culture of Strategic Accomodation Copenhague, NIAS Press, 2018, tables, index., 293 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Revet; Les coulisses du monde des catastrophes &amp;quot;naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vincent Raymond, Thai Military Power. A Culture of Strategic Accommodation, Copenhague, NIAS Press, 2018, tables, index., 293 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dix grandes vies antérieures de Bouddha, d’après la version du Thotsachat du moine Mahā Kim Honglodarom, traduit et adapté du thaï par Wanee Pooput et Annick D’Hont, préface de Nalini Balbir, Paris, L’Asiathèque, 2018, glossaire des mots pāli avec définition, bibl., ill., 731 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.189-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animalisme versus humanisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and spatial organization of the Thai deng of Mai Châu (Viêt Nam) before 1954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Th. Hylland Eriksen & E. Schober eds. Identity Destabilized. Living in an Overheated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuen Hai Pong, Ma vie. Fort Bayard, Hải Phông, Cholon, Vientiane préface de Jacques Lemoine, Bangkok, Oi Publishing, 2018, 307 p., index, figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-237. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] John Clifford Holt, Theravada Traditions. Buddhist Ritual Cultures in Contemporary Southeast Asia and Sri Lanka : Honolulu, University of Hawai’I Press, 2017, annexes, index, figures, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.259-261. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dette des agriculteurs passée au crible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.140-157. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.15077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Michel Picard, éd., The Appropriation of Religion in Southeast Asia and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.256-259. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Evelyne Baumann [et al.] L'argent des anthropologues, la monnaie des économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Christine B. N. Chin, Cosmopolitan Sex Workers. Women and Migration in a Global City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.313-315. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Chinese Houses of Southeast Asia. The Eclectic Architecture of Sojourners & Settlers, Ronald J. Knapp, photos par A. Chester Ong, préface de Wang Gungwu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.323-325. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] M. Herzfeld, Siege of the Spirits. Community and Polity in Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.288-290. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Michel Picard, Kebalian. La construction dialogique de l’identité balinaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.245-247. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Michael Sullivan, Cambodia Votes. Democracy, Authority and International Support for Elections 1993-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.237-240. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Christopher A. Gregory, Gifts and Commodities Second edition. Foreword by Marilyn Strathern and a new preface by the author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221, pp.215-218. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Bradley Camp Davis, Imperial Bandits. Outlaws Rebels in the China-Vietnam Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.333-335. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Paul T. Cohen, éd., Charismatic Monks of Lanna Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.225-228. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stépanoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.221-246. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Alice L. Conklin, Exposer l’humanité. Race, ethnologie et empire en France (1850-1950). Trad. de l’américain par Agathe Larcher-Goscha. Préf. de Tzvetan Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.270-272. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Pascal Bourdeaux & Jérémy Jammes, éd., Chrétiens évangéliques d’Asie du Sud-Est. Expériences locales d’une ferveur conquérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.321-323. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Thai Peasants still Farmers? The Socioeconomic Transformation of Two Villages of Northeastern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.39-60. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Dupaigne. Les Chams hindouistes du Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Andrew Beatty, After the Ancestors. An Anthropologist’s Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219-220, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.29171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] L’imaginé, l’imaginaire et le symbolique, Maurice Godelier : Paris : CNRS Éditions, 281 p., 2015, bibliographie, index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.173-175. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Sébastien Billioud &amp; Joël Thoraval, Le Sage et le peuple. Le renouveau confucéen en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.270-272. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.28908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Buddhism as the promoter of spirit cults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South East Asia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.119 - 133. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/sear.2016.0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Chez les ermites bouddhistes, Luc Mauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.269-271. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Kilani. Pour un universalisme critique. Essai d'anthropologie du contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirit-writing and mediumship in the Chinese new religious movement Dejiao in Southeastern Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arte di esprimere il rifiuto senza mai dire no. L'esempio dei buddisti thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psiche Rivista di cultura psicoanalitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014-2, pp.527-538. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7388/78158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Lemoine. Parlons Hmong...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Jeraya Tambiah (1929-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Thomas Mcdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de D. Gagnon & H. Guiguère éds. L'identité métisse en question. Stratégies identitaires et dynamisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de R. Bertrand. L'histoire à parts égales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Leeferts & S. Cate. Buddhist Storytelling in Thailand and Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lang Dessaint (1930-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés libertaires existent-elles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.153-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be at one with drums: social order and headhunting among the Wa of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Burma Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.121-139. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jbs.2013.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ph. Chanson. Variations métisses: dix métaphores pour penser le métissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Rabinow. The Accompaniment. Assembling the Contemporary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Th. Csordas éd. Transnational Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Vertovec. Anthropology of Migration and Multiculturalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de T. Kaartinen. Songs of Travel, Stories of Places. Poetics of Absence in an Eastern Indonesian Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Hirsch & N. Tapp eds. Tracks and Traces. Thailand and the Work of Andrew Turton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Tibon-Cornillot. Les corps transfigurés. Mécanisation du vivant et imaginaire de la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Dunham. Surviving against the Odds. Village Industry in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. McKinnon. La génétique néo-libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Abou. De l'identité et du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de A. Babadzan. Le spectacle de la culture. Globalisation et traditionalisme en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Geschiere. The Perils of Belonging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">review of J. Breidenbach & Pal Nyiri. Seing Culture Everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Ethnologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Herzfeld. Evicted from Eternity. The Restructuring of Modern Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Wieviorka. Neuf leçons de sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Rabinow & G. Marcus. Designs for an anthropology of the Contemporary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran, Le mythe de l’identité nationale, Paris, Berg International Éditeurs, 2009, 191 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.546-547. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.103.0543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zomian or Zombies? What Future Exists for the Peoples of the Southeast Asian Massif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.313-332. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1740022810000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejiao, a Chinese Religious Movement in the Age of Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.36 - 58. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/073776910803495335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Robinne & M. Sadan eds. Social Dynamics in the Highlands of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. de Bernardi. The Way that Lives in the Heart. Chinese Popular Religion and Spirit Mediums in Penang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Robinne. Prêtres et chamanes. Métamorphoses des Kachin de Birmanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Michaud. Incidental Ethnographers. French Catholic Missions on the Tonkin-Yunnan Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicity and Shared Meanings: A Case Study of the &amp;quot;Orphaned Bones&amp;quot; Ritual in Mainland China and Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Anthropologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (4), pp.492-503. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1548-1433.2009.01158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Héritier. L'identique et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un contre-esthétisme didactique dans les musées d'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.671-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Mark Edward Lewis. The Flood Myths of Early China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité reconsidérée : éclairages sud-est asiatiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.131-146. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité taï lue et résurgence du culte bouddhique dans les Sipsong Panna du Yunnan (République populaire de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.147-174. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Michel Bruneau. L'Asie d' entre Inde et Chine. Logiques territoriales des Etats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnie reconsidérée : éclairages sud-est asiatiques . Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.131-146. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Emilio F. Moran People and Nature:An Introduction to Human Ecological Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Ellen, The Categorical Impulse. Essays in the Anthropology of Classifying Behaviour New York-Oxford, Berghahn Books, 2006, 233 p., bibl., index, ill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.252 - 254. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.13072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Han Ten Brummelhuis. King of the Waters, Homan van der Heide and the Origin of Modern Irrigation in Siam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Geirnaert-Housset (1944-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181, pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de C. Cosséee et al. Faire figure d'étranger. Regards croisés sur la production de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes taïes dans les récits de voyage européens des années 1860-1890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Reed L. Wadley ed. Histories of the Borneo Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Jean Michaud. Historical Dictionary of the Peoples of the Southeast Asian Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indochine vue de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Doryane Kermel-Torrès éd. Atlas of Thailand. Spatial Structures and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Montagnards et l'Etat en Asie du Sud-Est continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Josiane Cauquelin. The Aborigines of Taiwan. The Puyuma: from Headhunting to the Modern World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangerous Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Rende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3), pp.411-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de V.T. King & W.D. Wilder. The Modern Anthropology of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'unisson des tambours. Note sur l'ordre social et la chasse aux têtes parmi les Wa de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99 (2), pp.353-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes, espaces protégés et &amp;quot;signature ethnique&amp;quot;. Le cas des Hani-Akha du Yunnan (RP de Chine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2004.1516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Stephen Mansfield Lao Hill Tribes. Traditions and Patterns of Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adeptes de Ji Gong, le 'bonze fou', en Malaisie et à Singapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.73-104. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2003.1796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendus de G. Condominas & Cl. Gaudillot. La plaine de Vientiane; G. Condominas. Le bouddhisme au village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchands et philanthropes. Les associations de bienfaisance chinoises en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.833 - 856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment être bouddhiste et guerrier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45, pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Heather Montgomery. Modern Babylon? Prostituting Children in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Nicholas Tapp. The Hmong of China. Context, Agency, and the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Cl. Salmon & R. Ptak eds. Hainan. De la Chine à l'Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolism of the Tai Sai Costumes (Xinping, Yunnan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90 (1-2), pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prince-serpent ou l'impossible métamorphose: malemort, royauté et autochtonie chez les Lao et les Taï Lû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 119, pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Josiane Cauquelin éd. L'énigme conjugale. Femme et mariage en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stéphane Dovert. Thaïlande contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean Michaud, s. dir., Turbulent Times and Enduring Peoples. Mountain Minorities in the South-East Asian Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sacs chargés de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 160, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corps étrangers: tourisme et prostitution en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (2), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000233ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terraced World for an Armored Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic habitus and the management of needs: the example of the Gypsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme en trompe-l’œil des Lahu Shi du Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 288 (1), pp.55-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankell & L. Summers. Facets of Power and its Limitations. Political Cultures in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Hunsaker et al., Loggers, Monks, Students, and Entrepreneurs. Four Essays on Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Hours & M. Selim, Essai d'anthropologie politique sur le Laos contemporain, marché, socialisme et génie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad Death and Malevolent Spirits among the Taï Peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 93 (1-3), pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Manderson & M. Jolly. Sites of Desire, Economies of Pleasure. Sexuality in Asia and the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankell. Cooking, Care and Domestication. A Culinary Ethnography of the Tai Yong, Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jambe pour le coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 141, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Baldussi éd. Le minoranze et le autonomie regionali in Asia et in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Rhum, The Ancestral Lords, Gender, Descent and Spirits in a Northern Thai Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nancy D. Donnelly, Changing Lives of Refugee Hmong Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological Theme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de William Dessaint & Avounado Ngwama, Au sud des nuages. Mythes et contes recueillis oralement chez les montagnards lissou (tibéto-birmans).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre: médiations divines chez les T'aï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 143-144, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux du sol en Asie : de l'apprivoisement à l'inféodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Dieux du sol en Asie, 143-144, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai cosmology and the influence of Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiu-Kou-Ku: The Ritual Refining of Restless Ghosts among the Chinese of Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Royal Anthropological Institute of Great Britain and Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (2), pp.217-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Temples and Philanthropic Associations in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Yoshi Abé, Terres à riz en Asie. Essai de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Walker éd. The Highland Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de J. Ovesen. Anthropological Reconnaissance in Central Laos. A Survey of Local Communities in a Hydropower project Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de V. Grabowski éd. Regions and National Integration in Thailand, 1892-1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankel, On the road in Laos. An Anthropological Study of Road Construction and Rural Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J.L. Taylor, Forest Monks and the Nation-State. An Anthropological Study in Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'organisation de l'espace villageois et semi-urbain dans le nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Isan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des itinéraires et uniformité des stéréotypes, in P. Williams éd. &amp;quot;Jeux, tours et manèges. Une ethnologie des Tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick Williams, Nous on n'en parle pas: les vivants et les morts chez les Manouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de St. J. Tambiah, Buddhism betrayed? Religion, Politics and Violence in Sri-Lanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique du corps et hiérarchisation sociale, l'exemple de quelques postures dans le nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jonathan Falla ,True Love and Bartholemew. Rebels on the Burmese Borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bun pha We:t des Lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 79 (2), pp.233 - 260. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.1992.1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van der Cruysse, Louis XIV et le Siam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John McKlNNON & Bernard VIENNE, eds., Hill Tribes Today. Bangkok-Paris, ORSTOM, 1989, XXVII + 507 p., append., ph. couleurs, carte (« White Lotus- Or stom »).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance et séniorité. Le cas des Lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 30 (115), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hom.1990.369282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the human body to the humanized space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitations nomades et sédentaires des Rom Kalderash: de la tente à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 105, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiganes et sédentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps humain à l'espace humanisé. Système de référence et représentation de l'espace dans deux villages du Nord-Est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 107 (107/108), pp.137-170. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rural.1987.3209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Patrick Williams, Une cérémonie de fiançailles chez les Rom de Paris, pp. 317-321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Peskaduro, un conte en sinto piémontais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants tsiganes et l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Tsiganes/non Tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en contexte bouddhiste thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaîne opératoire funéraire. Exemples de gestes et de séquences décrits par les ethnologues et reconstruits par les archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0 -La crémation en contexte bouddhiste thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chaîne opératoire funéraire. Ethnologie et archéologie de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03317833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions; ENS Éditions, 285 p., 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudhas, Nagas et lieux de mémoire en RDP Lao. Essais à la mémoire de Charles Archaimbault, suivis d'un inédit de Charles Archaimbault: Chefferie lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lemoine et Bernard Formoso. OI Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes du Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'ethnologie, 2013, 978-2-36519-004-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs: métissages et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pion Patrick, Formoso Bernard, et Roland Étienne. De Boccard, 8, pp.195, 2012, Colloques de la Maison René-Ginouvès, 978-2-7018-0316-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité reconsidérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2011, 978-2-296-55342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Jiao, A religious movement in contemporary China and Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, 2010, 978-9971-69-492-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité reconsidérée; éclairages sud-est asiatiques, Aséanie 21-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités en regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions/Eds. de la MSH, 2000, 2-271-05569-5 CNRS/2-7351-0875-9 MSH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande, bouddhisme renonçant, capitalisme triomphant. La documentation française, Coll. Asie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux du sol en Asie, Paris: Etudes rurales 143-144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du Nord-Est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. CNRS Editions/Editions Recherches sur les Civilisations, 1 &amp; 2, 1997, 2-86538-260-5/2-271-05550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han, le devenir de deux villages rizicoles du nord-est thaïlandais. Paris ERC/CNRS Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link with Nature and Divine Mediations in Asia, Providence: Berghahn Books, Diogenes 174, 44/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialecte sinto piémontais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiganes et sédentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 263 p., 1986, 2-85802-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel and the interdisciplinary dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journey of a Committed Paleodemographer. Farewell to Jean-Pierre Bocquet-Appel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain ethnographique et mise en contexte: à propos de l’œuvre de Georges Condominas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc de Grave; Ghislaine Gallenga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "Méthode condo" : héritages et actualités de l'expérience ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.29-38, 2017, 978-2-84654-418-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009, Scott et le prolongement anthropologique d'une histoire anarchiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales : 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296-299, 2017, 978-2-7132-2722-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaisie : coalitions, réseaux, e-médias et autoritarisme d’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.151-189, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société civile cambodgienne : ruptures, incertitudes et ingérences étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiko Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.105-150, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande : De la bipolarisation au coup d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formoso Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.33-76, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur l'ethnicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Halpern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s) : l'individu, le groupe, la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sciences Humaines, pp.223-240, 2016, 978-2-36106-328-3. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.halpe.2016.01.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formoso Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d'Asie du Sud-Est continentale. Entre pilotage d'Etat et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.9-29, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.265-277, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence des royautés Sud-Est asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sybille de Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Jammes et François Robinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est 2014, bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indes savantes/IRASEC, pp.99-121, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Dounias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction, pp. 4-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddhas, Nagas et lieux de mémoire en RDPL Lao. Essais à la mémoire de Charles Archaimbault, suivi de Chefferie Lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault. Jacques Lemoine &amp; Bernard Formoso éds. Bangkok: Oi Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestige des renonçants en Thaîlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hurlet, Isabelle Rivoal, Isabelle Sidera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prestige. Autour des formes de la différenciation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort chez les Thaïs bouddhistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Godelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et ses Au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-294, 2014, 978-2-271-08117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malemort, royauté et métamorphose du souverain en naga chez les Lao et les Lu, pp. 103-135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddhas, Nagas et lieux de mémoire en RDPL Lao. Essais à la mémoire de Charles Archaimbault, suivi de Chefferie Lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault. Jacques Lemoine &amp; Bernard Formoso éds. Bangkok: Oi Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Societies based on Clientship: A Challenge to Democracy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sunait Chutintaranond, Ukrist Pathmanand, Vinissa Ujjin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catching Up Southeast Asian New Body: States, Markets, and Public Spheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-616-551-820-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies discordantes de la richesse au sein de la société thaïlandaise, pp. 187-196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse et sociétés, Paris: Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) société(s) civile(s) en Asie du Sud-Est ? Réflexions partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Jammes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie du Sud-Est 2013. Bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine; Les Indes savantes, pp.87-105, 2013, 9782846543408. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irasec.2852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, pp. 1-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie Antique, monnaie moderne, monnaies d'ailleurs;.. Métissages et hybridations. Paris: Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cauris aux piastres de commerce: usages monétaires dans le massif sud-est asiatique à l'époque coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pion et Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs..métissage et hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.99-108, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cauris aux piastres de commerce: usages monétaires dans le Massif sud-est asiatique à l'époque coloniale, pp. 99-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie Antique, monnaie moderne, monnaies d'ailleurs.. Métissages et hybridations. Paris Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szellem-iras és mediumsag Kinaban, pp. 387-406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Az elkeülhetetlen vallasanthropologiai tanulmayok Vargas Gabor tiszeteletere, Budapest: L'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pion et Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs..métissages et hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.1-8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bones to ashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Williams and Patrice Ladwig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhist Funeral Cultures of Southeast Asia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192-216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et continuité dans le choix du conjoint: approche croisée des cas vietnamien et thaïlandais, pp. 327-335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition démographique: variables locales et facteurs culturels: exemples thaïlandais et vietnamiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et migration: le cas des Minangkabau de Sumatra (Indonésie), pp. 350-356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condo, une irremplaçable source de mérites, pp. 175-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fils des quatre vents, Georges Condominas, Paris: L'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. III. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. I. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lao-Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Hakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. I. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur l'ethnicité, pp. 247-255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s), l'individu, le groupe, la société. Auxerre: Eds. des Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie de l'Asie du Sud-Est et du Monde Chinois, pp. 300-306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et aires culturelles, Martine Segalen éd. Paris: Armand Colin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnie en question. Débats sur l'identité, pp. 15-30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et aires culturelles, Martine Segalen éd. Paris: Armand Colin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciganyok es letelepültek, pp. 29-180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyugat-Europa, Csaba Pronai ed. Budapest: Uj Madatum Könyvkyado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légende du Mékong et de la rivière Nan, pp.41-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au hasard des amitiés, Hommage à Raymond Eches,Toulouse: Eds. Octares, pp. 41-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports avec l'extérieur, pp. 89-156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évoluttion du culte des phi, pp. 443-468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Magannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of vernacular architecture of the world, Vol. 2, Cambridge: Cambridge University Press, p. 1062</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution démographique, pp. 157-182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces-temps villageois, pp. 183-312</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, pp. 1-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion, pp. 695-720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements liés à la création d'un périmètre irrigué dans le nord-est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre, terroirs, territoire: les tensions foncières, C. Blanc-Pamard &amp; L. Cambrézi éds; Paris: Eds. de l'ORSTOM, pp. 167-180</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repas de fête des paysans lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du riz. Le repas chez quelques populations d'Asie du Sud-Est continentale, N. Krowolski éd. Paris L'Harmattan, pp. 83-118.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatures de parenté thaïe, isan et lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines croisées, hommage à B. Ph. Groslier. Paris: Eds. de l'EHESS, pp. 117-147</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piemontese Sinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of World Cultures, Vol. IV "Europe". Boston: GK Hall &amp; Co/HRAF Press, pp. 199-201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution architecturale et représentation de l'espace chez les Lao Isan du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat: pratiques et représentation de l'espace en Asie du Sud-Est continentale. Paris: L'Harmattan, pp. 149-195</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Wuysthoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie philosophique universelle T. III, Paris: PUF, pp. 4387-4388</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon La Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie philosophique universelle, T. III. Paris: PUF, pp. 4390-4391</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans un petit centre de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restaurants dans le monde et à travers les âges. Grenoble: Génat éd., pp. 347-355</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education - poduction - identité: le cas d'une communauté sédentarisée dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsiganes, identité, Evolution. Paris Syros, pp. 237-255</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du milieu et des activités de production sur le régime alimentaire de deux villages du nord-est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes alimentaires et espaces régionaux. Nancy: Presses universitaires de Nancy, pp. 223-243</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations tsiganes sur un mode de vie commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie sociale et ethnologie de la France, Paris: Peeters, pp. 543-549</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alex Blanchette, Porkopolis. American animality, standardized life, & the factory farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus: Southeast Asian Personalities of Chinese Descent. A Bibliographical Dictionary, Leo Suryadinata,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Olivier Evrard. Chroniques de cendre. Anthropologie des sociétés khmou et dynamiques des interethniques du nord Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">copte rendu de A. Wallace. Modernity and Mind. Essays on Culture Change vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Steinman. Les enfants du singe et de la démone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Banks. Ethnicity, Anthropological Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de D. Fabre éd. Par écrit. Ethnologie des écritures quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Durrenberger. State Power and Culture in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Marie Odile Geraud. Regards sur les Hmong de Guyane française, les détours d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de T. Tomosugi. Changing Features of a Rice-Growing Village in Central Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Nancy D. Donnelly. Changing Lives of Refugee Hmong Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId350"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Formoso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billioud, La voie de l’unité. L’essor d’une religion de salut en Chine et en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hu8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lahire, Les structures fondamentales des sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 150, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Amselle, critique de la raison animiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Jackson, Capitalism, Magic, Thailand, Modernity with Enchantment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 247-248, pp.279-282. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.4812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavin Chachavalpongpun, éd., Coup, King, Crisis. A Critical Interregnum in Thailand New Haven, Yale University Press, Monograph 68, 2020, Index, 379 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.249-252. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Céline Lesourd : Puissance khat, Vie politique d'une plante stimulante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological sustainability of petty farmers in Thailand: A challenge for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100078. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crsust.2021.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03317827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Porcher. Cause animae, cause du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Charbonnier. Abondance et liberté. Une histoire environnementale des idées politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresnoza-Flot (Asuncion), Ricordeau (Gwénola) (éds.) International Marriages and Marital Citizenship. Southeast Asia Women on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit, History, Memory, and the Territorial Cults in the Highlands of Laos. The Past Inside the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.255-258. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher, Cause animale, cause du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fau & Manuelle Franck, éd.,L’Asie du Sud-Est. Émergence d’une région, mutation des territoires Malakoff, Armand Colin, coll. « Horizon », 2019, 434 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.239-242. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Falser, Angkor Wat. A Transcultural History of Heritage, Vol. 1, Angkor in France, Vol. 2, Angkor in Cambodia Vol. 1, Berlin/Boston, Walter de Gruyter, 2020, 508 p. Vol. 2, Berlin/Boston, Walter de Gruyter, 2020, 642 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.279-281. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sociétales: trois réponses locales en Isan (Thaïlande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.95 - 107. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Florence Strigler, Mutations alimentaires au Laos. Salade de papaye ou pizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Dousset. Pour une anthropologie de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Naepels. Dans la détresse. Une anthropologie de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des risques en Asie du Sud-Est: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des risques en Asie du Sud-Est: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de E. Ardener. The Voice of Prophecy an Other Essays. Second and Expanded Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coculturation, un outil pour repenser les relations interethniques. Etudes de cas tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coculturation, un outil pour repenser les relations interethniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.195-206. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.191.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Mérieau, Thaïlandais. Lignes de vie d’un peuple Paris, Ateliers Henry Dougier, 2018, 154 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vincent Raymond, Thai Military Power. A Culture of Strategic Accomodation Copenhague, NIAS Press, 2018, tables, index., 293 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Revet; Les coulisses du monde des catastrophes &amp;quot;naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vincent Raymond, Thai Military Power. A Culture of Strategic Accommodation, Copenhague, NIAS Press, 2018, tables, index., 293 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dix grandes vies antérieures de Bouddha, d’après la version du Thotsachat du moine Mahā Kim Honglodarom, traduit et adapté du thaï par Wanee Pooput et Annick D’Hont, préface de Nalini Balbir, Paris, L’Asiathèque, 2018, glossaire des mots pāli avec définition, bibl., ill., 731 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.189-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animalisme versus humanisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and spatial organization of the Thai deng of Mai Châu (Viêt Nam) before 1954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuen Hai Pong, Ma vie. Fort Bayard, Hải Phông, Cholon, Vientiane préface de Jacques Lemoine, Bangkok, Oi Publishing, 2018, 307 p., index, figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-237. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Th. Hylland Eriksen & E. Schober eds. Identity Destabilized. Living in an Overheated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Michel Picard, éd., The Appropriation of Religion in Southeast Asia and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.256-259. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dette des agriculteurs passée au crible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.140-157. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.15077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] John Clifford Holt, Theravada Traditions. Buddhist Ritual Cultures in Contemporary Southeast Asia and Sri Lanka : Honolulu, University of Hawai’I Press, 2017, annexes, index, figures, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.259-261. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Bradley Camp Davis, Imperial Bandits. Outlaws Rebels in the China-Vietnam Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.333-335. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Christopher A. Gregory, Gifts and Commodities Second edition. Foreword by Marilyn Strathern and a new preface by the author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221, pp.215-218. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Evelyne Baumann [et al.] L'argent des anthropologues, la monnaie des économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] M. Herzfeld, Siege of the Spirits. Community and Polity in Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.288-290. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Michel Picard, Kebalian. La construction dialogique de l’identité balinaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.245-247. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Christine B. N. Chin, Cosmopolitan Sex Workers. Women and Migration in a Global City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.313-315. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Michael Sullivan, Cambodia Votes. Democracy, Authority and International Support for Elections 1993-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.237-240. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Chinese Houses of Southeast Asia. The Eclectic Architecture of Sojourners & Settlers, Ronald J. Knapp, photos par A. Chester Ong, préface de Wang Gungwu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.323-325. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Paul T. Cohen, éd., Charismatic Monks of Lanna Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.225-228. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stépanoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.221-246. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Pascal Bourdeaux & Jérémy Jammes, éd., Chrétiens évangéliques d’Asie du Sud-Est. Expériences locales d’une ferveur conquérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.321-323. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Alice L. Conklin, Exposer l’humanité. Race, ethnologie et empire en France (1850-1950). Trad. de l’américain par Agathe Larcher-Goscha. Préf. de Tzvetan Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.270-272. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Thai Peasants still Farmers? The Socioeconomic Transformation of Two Villages of Northeastern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.39-60. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Dupaigne. Les Chams hindouistes du Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] L’imaginé, l’imaginaire et le symbolique, Maurice Godelier : Paris : CNRS Éditions, 281 p., 2015, bibliographie, index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.173-175. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Andrew Beatty, After the Ancestors. An Anthropologist’s Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219-220, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.29171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Sébastien Billioud &amp; Joël Thoraval, Le Sage et le peuple. Le renouveau confucéen en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.270-272. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.28908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Buddhism as the promoter of spirit cults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South East Asia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.119 - 133. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/sear.2016.0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Chez les ermites bouddhistes, Luc Mauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.269-271. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Kilani. Pour un universalisme critique. Essai d'anthropologie du contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de D. Gagnon & H. Guiguère éds. L'identité métisse en question. Stratégies identitaires et dynamisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirit-writing and mediumship in the Chinese new religious movement Dejiao in Southeastern Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arte di esprimere il rifiuto senza mai dire no. L'esempio dei buddisti thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psiche Rivista di cultura psicoanalitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014-2, pp.527-538. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7388/78158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Jeraya Tambiah (1929-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Thomas Mcdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.23734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Lemoine. Parlons Hmong...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de R. Bertrand. L'histoire à parts égales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Leeferts & S. Cate. Buddhist Storytelling in Thailand and Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés libertaires existent-elles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.23520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lang Dessaint (1930-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.23452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be at one with drums: social order and headhunting among the Wa of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Burma Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.121-139. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jbs.2013.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Rabinow. The Accompaniment. Assembling the Contemporary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ph. Chanson. Variations métisses: dix métaphores pour penser le métissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Th. Csordas éd. Transnational Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Vertovec. Anthropology of Migration and Multiculturalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de T. Kaartinen. Songs of Travel, Stories of Places. Poetics of Absence in an Eastern Indonesian Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Hirsch & N. Tapp eds. Tracks and Traces. Thailand and the Work of Andrew Turton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. McKinnon. La génétique néo-libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Tibon-Cornillot. Les corps transfigurés. Mécanisation du vivant et imaginaire de la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Dunham. Surviving against the Odds. Village Industry in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Abou. De l'identité et du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de A. Babadzan. Le spectacle de la culture. Globalisation et traditionalisme en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Geschiere. The Perils of Belonging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">review of J. Breidenbach & Pal Nyiri. Seing Culture Everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Ethnologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Herzfeld. Evicted from Eternity. The Restructuring of Modern Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Wieviorka. Neuf leçons de sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Rabinow & G. Marcus. Designs for an anthropology of the Contemporary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran, Le mythe de l’identité nationale, Paris, Berg International Éditeurs, 2009, 191 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.546-547. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.103.0543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zomian or Zombies? What Future Exists for the Peoples of the Southeast Asian Massif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.313-332. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1740022810000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejiao, a Chinese Religious Movement in the Age of Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.36 - 58. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/073776910803495335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Michaud. Incidental Ethnographers. French Catholic Missions on the Tonkin-Yunnan Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. de Bernardi. The Way that Lives in the Heart. Chinese Popular Religion and Spirit Mediums in Penang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Robinne. Prêtres et chamanes. Métamorphoses des Kachin de Birmanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Robinne & M. Sadan eds. Social Dynamics in the Highlands of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicity and Shared Meanings: A Case Study of the &amp;quot;Orphaned Bones&amp;quot; Ritual in Mainland China and Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Anthropologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (4), pp.492-503. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1548-1433.2009.01158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Héritier. L'identique et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Mark Edward Lewis. The Flood Myths of Early China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un contre-esthétisme didactique dans les musées d'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.671-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité reconsidérée : éclairages sud-est asiatiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.131-146. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Michel Bruneau. L'Asie d' entre Inde et Chine. Logiques territoriales des Etats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité taï lue et résurgence du culte bouddhique dans les Sipsong Panna du Yunnan (République populaire de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.147-174. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnie reconsidérée : éclairages sud-est asiatiques . Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.131-146. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Ellen, The Categorical Impulse. Essays in the Anthropology of Classifying Behaviour New York-Oxford, Berghahn Books, 2006, 233 p., bibl., index, ill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.252 - 254. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.13072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Emilio F. Moran People and Nature:An Introduction to Human Ecological Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Han Ten Brummelhuis. King of the Waters, Homan van der Heide and the Origin of Modern Irrigation in Siam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Geirnaert-Housset (1944-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181, pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de C. Cosséee et al. Faire figure d'étranger. Regards croisés sur la production de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes taïes dans les récits de voyage européens des années 1860-1890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Jean Michaud. Historical Dictionary of the Peoples of the Southeast Asian Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Reed L. Wadley ed. Histories of the Borneo Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indochine vue de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Doryane Kermel-Torrès éd. Atlas of Thailand. Spatial Structures and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Montagnards et l'Etat en Asie du Sud-Est continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Josiane Cauquelin. The Aborigines of Taiwan. The Puyuma: from Headhunting to the Modern World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangerous Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Rende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3), pp.411-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de V.T. King & W.D. Wilder. The Modern Anthropology of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'unisson des tambours. Note sur l'ordre social et la chasse aux têtes parmi les Wa de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99 (2), pp.353-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes, espaces protégés et &amp;quot;signature ethnique&amp;quot;. Le cas des Hani-Akha du Yunnan (RP de Chine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2004.1516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Stephen Mansfield Lao Hill Tribes. Traditions and Patterns of Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adeptes de Ji Gong, le 'bonze fou', en Malaisie et à Singapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.73-104. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2003.1796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendus de G. Condominas & Cl. Gaudillot. La plaine de Vientiane; G. Condominas. Le bouddhisme au village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchands et philanthropes. Les associations de bienfaisance chinoises en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.833-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment être bouddhiste et guerrier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45, pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Heather Montgomery. Modern Babylon? Prostituting Children in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Cl. Salmon & R. Ptak eds. Hainan. De la Chine à l'Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Nicholas Tapp. The Hmong of China. Context, Agency, and the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolism of the Tai Sai Costumes (Xinping, Yunnan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90 (1-2), pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prince-serpent ou l'impossible métamorphose: malemort, royauté et autochtonie chez les Lao et les Taï Lû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 119, pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Josiane Cauquelin éd. L'énigme conjugale. Femme et mariage en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stéphane Dovert. Thaïlande contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean Michaud, s. dir., Turbulent Times and Enduring Peoples. Mountain Minorities in the South-East Asian Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sacs chargés de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 160, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corps étrangers: tourisme et prostitution en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (2), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000233ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terraced World for an Armored Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic habitus and the management of needs: the example of the Gypsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme en trompe-l’œil des Lahu Shi du Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 288 (1), pp.55-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankell & L. Summers. Facets of Power and its Limitations. Political Cultures in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Hunsaker et al., Loggers, Monks, Students, and Entrepreneurs. Four Essays on Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Hours & M. Selim, Essai d'anthropologie politique sur le Laos contemporain, marché, socialisme et génie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Manderson & M. Jolly. Sites of Desire, Economies of Pleasure. Sexuality in Asia and the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad Death and Malevolent Spirits among the Taï Peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 93 (1-3), pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankell. Cooking, Care and Domestication. A Culinary Ethnography of the Tai Yong, Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jambe pour le coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 141, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Baldussi éd. Le minoranze et le autonomie regionali in Asia et in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de William Dessaint & Avounado Ngwama, Au sud des nuages. Mythes et contes recueillis oralement chez les montagnards lissou (tibéto-birmans).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Rhum, The Ancestral Lords, Gender, Descent and Spirits in a Northern Thai Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nancy D. Donnelly, Changing Lives of Refugee Hmong Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological Theme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux du sol en Asie : de l'apprivoisement à l'inféodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Dieux du sol en Asie, 143-144, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre: médiations divines chez les T'aï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 143-144, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai cosmology and the influence of Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiu-Kou-Ku: The Ritual Refining of Restless Ghosts among the Chinese of Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Royal Anthropological Institute of Great Britain and Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (2), pp.217-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Temples and Philanthropic Associations in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Yoshi Abé, Terres à riz en Asie. Essai de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Walker éd. The Highland Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de J. Ovesen. Anthropological Reconnaissance in Central Laos. A Survey of Local Communities in a Hydropower project Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de V. Grabowski éd. Regions and National Integration in Thailand, 1892-1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankel, On the road in Laos. An Anthropological Study of Road Construction and Rural Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des itinéraires et uniformité des stéréotypes, in P. Williams éd. &amp;quot;Jeux, tours et manèges. Une ethnologie des Tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J.L. Taylor, Forest Monks and the Nation-State. An Anthropological Study in Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'organisation de l'espace villageois et semi-urbain dans le nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Isan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick Williams, Nous on n'en parle pas: les vivants et les morts chez les Manouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de St. J. Tambiah, Buddhism betrayed? Religion, Politics and Violence in Sri-Lanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique du corps et hiérarchisation sociale, l'exemple de quelques postures dans le nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jonathan Falla ,True Love and Bartholemew. Rebels on the Burmese Borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bun pha We:t des Lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 79 (2), pp.233 - 260. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.1992.1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van der Cruysse, Louis XIV et le Siam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John McKlNNON & Bernard VIENNE, eds., Hill Tribes Today. Bangkok-Paris, ORSTOM, 1989, XXVII + 507 p., append., ph. couleurs, carte (« White Lotus- Or stom »).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance et séniorité. Le cas des Lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 30 (115), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hom.1990.369282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the human body to the humanized space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitations nomades et sédentaires des Rom Kalderash: de la tente à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 105, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiganes et sédentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps humain à l'espace humanisé. Système de référence et représentation de l'espace dans deux villages du Nord-Est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 107 (107/108), pp.137-170. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rural.1987.3209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Patrick Williams, Une cérémonie de fiançailles chez les Rom de Paris, pp. 317-321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Peskaduro, un conte en sinto piémontais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants tsiganes et l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Tsiganes/non Tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en contexte bouddhiste thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaîne opératoire funéraire. Exemples de gestes et de séquences décrits par les ethnologues et reconstruits par les archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0 -La crémation en contexte bouddhiste thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chaîne opératoire funéraire. Ethnologie et archéologie de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03317833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions; ENS Éditions, 285 p., 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudhas, Nagas et lieux de mémoire en RDP Lao. Essais à la mémoire de Charles Archaimbault, suivis d'un inédit de Charles Archaimbault: Chefferie lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lemoine et Bernard Formoso. OI Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes du Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'ethnologie, 2013, 978-2-36519-004-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs: métissages et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pion Patrick, Formoso Bernard, et Roland Étienne. De Boccard, 8, pp.195, 2012, Colloques de la Maison René-Ginouvès, 978-2-7018-0316-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité reconsidérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2011, 978-2-296-55342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Jiao, A religious movement in contemporary China and Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, 2010, 978-9971-69-492-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité reconsidérée; éclairages sud-est asiatiques, Aséanie 21-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités en regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions/Eds. de la MSH, 2000, 2-271-05569-5 CNRS/2-7351-0875-9 MSH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande, bouddhisme renonçant, capitalisme triomphant. La documentation française, Coll. Asie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux du sol en Asie, Paris: Etudes rurales 143-144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du Nord-Est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. CNRS Editions/Editions Recherches sur les Civilisations, 1 &amp; 2, 1997, 2-86538-260-5/2-271-05550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han, le devenir de deux villages rizicoles du nord-est thaïlandais. Paris ERC/CNRS Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link with Nature and Divine Mediations in Asia, Providence: Berghahn Books, Diogenes 174, 44/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialecte sinto piémontais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiganes et sédentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 263 p., 1986, 2-85802-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel and the interdisciplinary dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journey of a Committed Paleodemographer. Farewell to Jean-Pierre Bocquet-Appel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain ethnographique et mise en contexte: à propos de l’œuvre de Georges Condominas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc de Grave; Ghislaine Gallenga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "Méthode condo" : héritages et actualités de l'expérience ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.29-38, 2017, 978-2-84654-418-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009, Scott et le prolongement anthropologique d'une histoire anarchiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales : 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296-299, 2017, 978-2-7132-2722-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société civile cambodgienne : ruptures, incertitudes et ingérences étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiko Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.105-150, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaisie : coalitions, réseaux, e-médias et autoritarisme d’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.151-189, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande : De la bipolarisation au coup d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formoso Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.33-76, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur l'ethnicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Halpern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s) : l'individu, le groupe, la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sciences Humaines, pp.223-240, 2016, 978-2-36106-328-3. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.halpe.2016.01.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formoso Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d'Asie du Sud-Est continentale. Entre pilotage d'Etat et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.9-29, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.265-277, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Dounias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence des royautés Sud-Est asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sybille de Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Jammes et François Robinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est 2014, bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indes savantes/IRASEC, pp.99-121, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction, pp. 4-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddhas, Nagas et lieux de mémoire en RDPL Lao. Essais à la mémoire de Charles Archaimbault, suivi de Chefferie Lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault. Jacques Lemoine &amp; Bernard Formoso éds. Bangkok: Oi Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort chez les Thaïs bouddhistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Godelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et ses Au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-294, 2014, 978-2-271-08117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestige des renonçants en Thaîlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hurlet, Isabelle Rivoal, Isabelle Sidera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prestige. Autour des formes de la différenciation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malemort, royauté et métamorphose du souverain en naga chez les Lao et les Lu, pp. 103-135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddhas, Nagas et lieux de mémoire en RDPL Lao. Essais à la mémoire de Charles Archaimbault, suivi de Chefferie Lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault. Jacques Lemoine &amp; Bernard Formoso éds. Bangkok: Oi Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Societies based on Clientship: A Challenge to Democracy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sunait Chutintaranond, Ukrist Pathmanand, Vinissa Ujjin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catching Up Southeast Asian New Body: States, Markets, and Public Spheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-616-551-820-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies discordantes de la richesse au sein de la société thaïlandaise, pp. 187-196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse et sociétés, Paris: Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) société(s) civile(s) en Asie du Sud-Est ? Réflexions partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Jammes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie du Sud-Est 2013. Bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine; Les Indes savantes, pp.87-105, 2013, 9782846543408. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irasec.2852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cauris aux piastres de commerce: usages monétaires dans le massif sud-est asiatique à l'époque coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pion et Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs..métissage et hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.99-108, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cauris aux piastres de commerce: usages monétaires dans le Massif sud-est asiatique à l'époque coloniale, pp. 99-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie Antique, monnaie moderne, monnaies d'ailleurs.. Métissages et hybridations. Paris Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, pp. 1-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie Antique, monnaie moderne, monnaies d'ailleurs;.. Métissages et hybridations. Paris: Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szellem-iras és mediumsag Kinaban, pp. 387-406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Az elkeülhetetlen vallasanthropologiai tanulmayok Vargas Gabor tiszeteletere, Budapest: L'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pion et Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs..métissages et hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.1-8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bones to ashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Williams and Patrice Ladwig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhist Funeral Cultures of Southeast Asia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192-216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condo, une irremplaçable source de mérites, pp. 175-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fils des quatre vents, Georges Condominas, Paris: L'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition démographique: variables locales et facteurs culturels: exemples thaïlandais et vietnamiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et migration: le cas des Minangkabau de Sumatra (Indonésie), pp. 350-356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et continuité dans le choix du conjoint: approche croisée des cas vietnamien et thaïlandais, pp. 327-335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. I. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. III. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lao-Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Hakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. I. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur l'ethnicité, pp. 247-255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s), l'individu, le groupe, la société. Auxerre: Eds. des Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie de l'Asie du Sud-Est et du Monde Chinois, pp. 300-306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et aires culturelles, Martine Segalen éd. Paris: Armand Colin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnie en question. Débats sur l'identité, pp. 15-30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et aires culturelles, Martine Segalen éd. Paris: Armand Colin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciganyok es letelepültek, pp. 29-180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyugat-Europa, Csaba Pronai ed. Budapest: Uj Madatum Könyvkyado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légende du Mékong et de la rivière Nan, pp.41-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au hasard des amitiés, Hommage à Raymond Eches,Toulouse: Eds. Octares, pp. 41-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évoluttion du culte des phi, pp. 443-468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Magannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports avec l'extérieur, pp. 89-156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of vernacular architecture of the world, Vol. 2, Cambridge: Cambridge University Press, p. 1062</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, pp. 1-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces-temps villageois, pp. 183-312</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution démographique, pp. 157-182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion, pp. 695-720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements liés à la création d'un périmètre irrigué dans le nord-est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre, terroirs, territoire: les tensions foncières, C. Blanc-Pamard &amp; L. Cambrézi éds; Paris: Eds. de l'ORSTOM, pp. 167-180</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repas de fête des paysans lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du riz. Le repas chez quelques populations d'Asie du Sud-Est continentale, N. Krowolski éd. Paris L'Harmattan, pp. 83-118.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution architecturale et représentation de l'espace chez les Lao Isan du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat: pratiques et représentation de l'espace en Asie du Sud-Est continentale. Paris: L'Harmattan, pp. 149-195</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Wuysthoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie philosophique universelle T. III, Paris: PUF, pp. 4387-4388</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatures de parenté thaïe, isan et lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines croisées, hommage à B. Ph. Groslier. Paris: Eds. de l'EHESS, pp. 117-147</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piemontese Sinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of World Cultures, Vol. IV "Europe". Boston: GK Hall &amp; Co/HRAF Press, pp. 199-201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon La Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie philosophique universelle, T. III. Paris: PUF, pp. 4390-4391</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans un petit centre de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restaurants dans le monde et à travers les âges. Grenoble: Génat éd., pp. 347-355</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education - poduction - identité: le cas d'une communauté sédentarisée dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsiganes, identité, Evolution. Paris Syros, pp. 237-255</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du milieu et des activités de production sur le régime alimentaire de deux villages du nord-est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes alimentaires et espaces régionaux. Nancy: Presses universitaires de Nancy, pp. 223-243</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations tsiganes sur un mode de vie commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie sociale et ethnologie de la France, Paris: Peeters, pp. 543-549</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alex Blanchette, Porkopolis. American animality, standardized life, & the factory farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus: Southeast Asian Personalities of Chinese Descent. A Bibliographical Dictionary, Leo Suryadinata,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Olivier Evrard. Chroniques de cendre. Anthropologie des sociétés khmou et dynamiques des interethniques du nord Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">copte rendu de A. Wallace. Modernity and Mind. Essays on Culture Change vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Steinman. Les enfants du singe et de la démone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Banks. Ethnicity, Anthropological Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de D. Fabre éd. Par écrit. Ethnologie des écritures quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Durrenberger. State Power and Culture in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Marie Odile Geraud. Regards sur les Hmong de Guyane française, les détours d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de T. Tomosugi. Changing Features of a Rice-Growing Village in Central Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Nancy D. Donnelly. Changing Lives of Refugee Hmong Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04695554v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04511143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05197644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.4812" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7770" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317827v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2021.100078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6978" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0195" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4717" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3841" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3853" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30420" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30699" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3846" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3636" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.29171" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28908" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/sear.2016.0295" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3729" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7388/78158" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Thomas Mcdaniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jbs.2013.0004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.103.0543" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022810000100" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/073776910803495335" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320277v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1548-1433.2009.01158.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2008.2359" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2008.2360" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.13072" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320707v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320699v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Rende" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2004.1516" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320679v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2003.1796" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419198v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320689v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320212v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419224v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415612v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320216v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416461v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000233ar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320658v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320639v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416940v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320192v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319607v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418643v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418647v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319611v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414115v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320181v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320177v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320173v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320175v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319627v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1992.1880" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320169v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1990.369282" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418999v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415324v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1987.3209" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319598v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422301v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320156v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319591v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6930" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415647v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419003v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771428v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419000v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319578v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319571v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calvet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419002v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446045v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320160v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320162v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421575v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6942" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421566v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Stock" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6939" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421465v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6936" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320161v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.halpe.2016.01.0223" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6933" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421578v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6948" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422290v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sybille de Vienne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320158v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418651v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/6893-la-mort-et-ses-au-dela-maurice-godelier.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320159v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413826v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320153v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398535v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jammes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.2852" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320124v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415311v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320126v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320151v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415313v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/buddhist-funeral-cultures-of-southeast-asia-and-china/81FDA3E9F285D8085207F22C8C8E2545" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320120v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320119v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320122v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320123v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320117v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320118v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320112v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320114v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320116v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320113v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320108v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320093v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320092v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320090v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320084v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320034v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Magannon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320036v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320030v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320041v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320011v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319991v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319954v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319907v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319957v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319967v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319976v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319892v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319895v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319883v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03526113v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320717v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320713v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320702v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320670v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320652v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320662v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320649v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320631v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320622v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hu8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04695554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04511143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05197644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.4812" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317827v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2021.100078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6316" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6978" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4181" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3849" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30420" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30714" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3841" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3853" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30699" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3846" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.29171" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28908" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/sear.2016.0295" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3729" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7388/78158" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Thomas Mcdaniel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23734" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23520" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23452" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jbs.2013.0004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.103.0543" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022810000100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/073776910803495335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1548-1433.2009.01158.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2008.2359" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320715v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2008.2360" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.13072" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320235v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417649v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Rende" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2004.1516" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320679v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2003.1796" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320689v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320672v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416461v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413820v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000233ar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320196v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416940v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418647v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414115v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320178v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319606v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319631v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320175v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1992.1880" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1990.369282" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319604v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1987.3209" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319595v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422301v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320156v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6930" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415647v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419004v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319590v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419007v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calvet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446045v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320160v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Stock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6939" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421575v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6942" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6936" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.halpe.2016.01.0223" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6933" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421578v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6948" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sybille de Vienne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320158v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418651v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/6893-la-mort-et-ses-au-dela-maurice-godelier.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320159v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320153v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398535v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jammes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.2852" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320126v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320124v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416956v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/buddhist-funeral-cultures-of-southeast-asia-and-china/81FDA3E9F285D8085207F22C8C8E2545" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320123v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320119v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320120v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320115v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320117v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320118v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320114v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320116v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320113v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320108v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320093v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320092v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320084v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320039v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Magannon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320027v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320030v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320036v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320035v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320041v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320011v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319991v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319957v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319954v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319907v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319976v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319892v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319895v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319883v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03526113v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320717v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320713v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320652v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320662v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320649v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320631v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320622v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>