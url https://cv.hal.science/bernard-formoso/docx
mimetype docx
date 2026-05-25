--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Formoso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billioud, La voie de l’unité. L’essor d’une religion de salut en Chine et en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hu8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lahire, Les structures fondamentales des sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 150, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Amselle, critique de la raison animiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Jackson, Capitalism, Magic, Thailand, Modernity with Enchantment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 247-248, pp.279-282. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.4812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavin Chachavalpongpun, éd., Coup, King, Crisis. A Critical Interregnum in Thailand New Haven, Yale University Press, Monograph 68, 2020, Index, 379 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.249-252. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Céline Lesourd : Puissance khat, Vie politique d'une plante stimulante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological sustainability of petty farmers in Thailand: A challenge for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100078. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crsust.2021.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03317827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Porcher. Cause animae, cause du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Charbonnier. Abondance et liberté. Une histoire environnementale des idées politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresnoza-Flot (Asuncion), Ricordeau (Gwénola) (éds.) International Marriages and Marital Citizenship. Southeast Asia Women on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit, History, Memory, and the Territorial Cults in the Highlands of Laos. The Past Inside the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.255-258. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher, Cause animale, cause du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fau & Manuelle Franck, éd.,L’Asie du Sud-Est. Émergence d’une région, mutation des territoires Malakoff, Armand Colin, coll. « Horizon », 2019, 434 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.239-242. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Falser, Angkor Wat. A Transcultural History of Heritage, Vol. 1, Angkor in France, Vol. 2, Angkor in Cambodia Vol. 1, Berlin/Boston, Walter de Gruyter, 2020, 508 p. Vol. 2, Berlin/Boston, Walter de Gruyter, 2020, 642 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.279-281. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sociétales: trois réponses locales en Isan (Thaïlande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.95 - 107. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Florence Strigler, Mutations alimentaires au Laos. Salade de papaye ou pizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Dousset. Pour une anthropologie de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Naepels. Dans la détresse. Une anthropologie de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des risques en Asie du Sud-Est: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des risques en Asie du Sud-Est: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de E. Ardener. The Voice of Prophecy an Other Essays. Second and Expanded Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coculturation, un outil pour repenser les relations interethniques. Etudes de cas tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coculturation, un outil pour repenser les relations interethniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.195-206. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.191.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Mérieau, Thaïlandais. Lignes de vie d’un peuple Paris, Ateliers Henry Dougier, 2018, 154 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vincent Raymond, Thai Military Power. A Culture of Strategic Accomodation Copenhague, NIAS Press, 2018, tables, index., 293 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Revet; Les coulisses du monde des catastrophes &amp;quot;naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vincent Raymond, Thai Military Power. A Culture of Strategic Accommodation, Copenhague, NIAS Press, 2018, tables, index., 293 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dix grandes vies antérieures de Bouddha, d’après la version du Thotsachat du moine Mahā Kim Honglodarom, traduit et adapté du thaï par Wanee Pooput et Annick D’Hont, préface de Nalini Balbir, Paris, L’Asiathèque, 2018, glossaire des mots pāli avec définition, bibl., ill., 731 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.189-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animalisme versus humanisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and spatial organization of the Thai deng of Mai Châu (Viêt Nam) before 1954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuen Hai Pong, Ma vie. Fort Bayard, Hải Phông, Cholon, Vientiane préface de Jacques Lemoine, Bangkok, Oi Publishing, 2018, 307 p., index, figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-237. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Th. Hylland Eriksen & E. Schober eds. Identity Destabilized. Living in an Overheated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Michel Picard, éd., The Appropriation of Religion in Southeast Asia and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.256-259. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dette des agriculteurs passée au crible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.140-157. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.15077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] John Clifford Holt, Theravada Traditions. Buddhist Ritual Cultures in Contemporary Southeast Asia and Sri Lanka : Honolulu, University of Hawai’I Press, 2017, annexes, index, figures, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.259-261. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Bradley Camp Davis, Imperial Bandits. Outlaws Rebels in the China-Vietnam Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.333-335. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Christopher A. Gregory, Gifts and Commodities Second edition. Foreword by Marilyn Strathern and a new preface by the author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221, pp.215-218. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Evelyne Baumann [et al.] L'argent des anthropologues, la monnaie des économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] M. Herzfeld, Siege of the Spirits. Community and Polity in Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.288-290. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Michel Picard, Kebalian. La construction dialogique de l’identité balinaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.245-247. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Christine B. N. Chin, Cosmopolitan Sex Workers. Women and Migration in a Global City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.313-315. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Michael Sullivan, Cambodia Votes. Democracy, Authority and International Support for Elections 1993-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.237-240. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Chinese Houses of Southeast Asia. The Eclectic Architecture of Sojourners & Settlers, Ronald J. Knapp, photos par A. Chester Ong, préface de Wang Gungwu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.323-325. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Paul T. Cohen, éd., Charismatic Monks of Lanna Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.225-228. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stépanoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.221-246. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Pascal Bourdeaux & Jérémy Jammes, éd., Chrétiens évangéliques d’Asie du Sud-Est. Expériences locales d’une ferveur conquérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.321-323. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Alice L. Conklin, Exposer l’humanité. Race, ethnologie et empire en France (1850-1950). Trad. de l’américain par Agathe Larcher-Goscha. Préf. de Tzvetan Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.270-272. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Thai Peasants still Farmers? The Socioeconomic Transformation of Two Villages of Northeastern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.39-60. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Dupaigne. Les Chams hindouistes du Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] L’imaginé, l’imaginaire et le symbolique, Maurice Godelier : Paris : CNRS Éditions, 281 p., 2015, bibliographie, index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.173-175. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Andrew Beatty, After the Ancestors. An Anthropologist’s Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219-220, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.29171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Sébastien Billioud &amp; Joël Thoraval, Le Sage et le peuple. Le renouveau confucéen en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.270-272. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.28908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Buddhism as the promoter of spirit cults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South East Asia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.119 - 133. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/sear.2016.0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Chez les ermites bouddhistes, Luc Mauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.269-271. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Kilani. Pour un universalisme critique. Essai d'anthropologie du contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de D. Gagnon & H. Guiguère éds. L'identité métisse en question. Stratégies identitaires et dynamisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirit-writing and mediumship in the Chinese new religious movement Dejiao in Southeastern Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arte di esprimere il rifiuto senza mai dire no. L'esempio dei buddisti thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psiche Rivista di cultura psicoanalitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014-2, pp.527-538. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7388/78158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Jeraya Tambiah (1929-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Thomas Mcdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.23734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Lemoine. Parlons Hmong...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de R. Bertrand. L'histoire à parts égales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Leeferts & S. Cate. Buddhist Storytelling in Thailand and Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés libertaires existent-elles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.23520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lang Dessaint (1930-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.23452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be at one with drums: social order and headhunting among the Wa of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Burma Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.121-139. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jbs.2013.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Rabinow. The Accompaniment. Assembling the Contemporary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ph. Chanson. Variations métisses: dix métaphores pour penser le métissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Th. Csordas éd. Transnational Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Vertovec. Anthropology of Migration and Multiculturalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de T. Kaartinen. Songs of Travel, Stories of Places. Poetics of Absence in an Eastern Indonesian Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Hirsch & N. Tapp eds. Tracks and Traces. Thailand and the Work of Andrew Turton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. McKinnon. La génétique néo-libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Tibon-Cornillot. Les corps transfigurés. Mécanisation du vivant et imaginaire de la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Dunham. Surviving against the Odds. Village Industry in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Abou. De l'identité et du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de A. Babadzan. Le spectacle de la culture. Globalisation et traditionalisme en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Geschiere. The Perils of Belonging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">review of J. Breidenbach & Pal Nyiri. Seing Culture Everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Ethnologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Herzfeld. Evicted from Eternity. The Restructuring of Modern Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Wieviorka. Neuf leçons de sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Rabinow & G. Marcus. Designs for an anthropology of the Contemporary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran, Le mythe de l’identité nationale, Paris, Berg International Éditeurs, 2009, 191 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.546-547. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.103.0543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zomian or Zombies? What Future Exists for the Peoples of the Southeast Asian Massif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.313-332. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1740022810000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejiao, a Chinese Religious Movement in the Age of Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.36 - 58. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/073776910803495335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Michaud. Incidental Ethnographers. French Catholic Missions on the Tonkin-Yunnan Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. de Bernardi. The Way that Lives in the Heart. Chinese Popular Religion and Spirit Mediums in Penang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Robinne. Prêtres et chamanes. Métamorphoses des Kachin de Birmanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Robinne & M. Sadan eds. Social Dynamics in the Highlands of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicity and Shared Meanings: A Case Study of the &amp;quot;Orphaned Bones&amp;quot; Ritual in Mainland China and Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Anthropologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (4), pp.492-503. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1548-1433.2009.01158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Héritier. L'identique et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Mark Edward Lewis. The Flood Myths of Early China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un contre-esthétisme didactique dans les musées d'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.671-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité reconsidérée : éclairages sud-est asiatiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.131-146. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Michel Bruneau. L'Asie d' entre Inde et Chine. Logiques territoriales des Etats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité taï lue et résurgence du culte bouddhique dans les Sipsong Panna du Yunnan (République populaire de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.147-174. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnie reconsidérée : éclairages sud-est asiatiques . Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.131-146. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Ellen, The Categorical Impulse. Essays in the Anthropology of Classifying Behaviour New York-Oxford, Berghahn Books, 2006, 233 p., bibl., index, ill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.252 - 254. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.13072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Emilio F. Moran People and Nature:An Introduction to Human Ecological Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Han Ten Brummelhuis. King of the Waters, Homan van der Heide and the Origin of Modern Irrigation in Siam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Geirnaert-Housset (1944-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181, pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de C. Cosséee et al. Faire figure d'étranger. Regards croisés sur la production de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes taïes dans les récits de voyage européens des années 1860-1890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Jean Michaud. Historical Dictionary of the Peoples of the Southeast Asian Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Reed L. Wadley ed. Histories of the Borneo Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indochine vue de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Doryane Kermel-Torrès éd. Atlas of Thailand. Spatial Structures and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Montagnards et l'Etat en Asie du Sud-Est continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Josiane Cauquelin. The Aborigines of Taiwan. The Puyuma: from Headhunting to the Modern World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangerous Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Rende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3), pp.411-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de V.T. King & W.D. Wilder. The Modern Anthropology of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'unisson des tambours. Note sur l'ordre social et la chasse aux têtes parmi les Wa de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99 (2), pp.353-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes, espaces protégés et &amp;quot;signature ethnique&amp;quot;. Le cas des Hani-Akha du Yunnan (RP de Chine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2004.1516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Stephen Mansfield Lao Hill Tribes. Traditions and Patterns of Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adeptes de Ji Gong, le 'bonze fou', en Malaisie et à Singapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.73-104. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2003.1796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendus de G. Condominas & Cl. Gaudillot. La plaine de Vientiane; G. Condominas. Le bouddhisme au village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchands et philanthropes. Les associations de bienfaisance chinoises en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.833-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment être bouddhiste et guerrier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45, pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Heather Montgomery. Modern Babylon? Prostituting Children in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Cl. Salmon & R. Ptak eds. Hainan. De la Chine à l'Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Nicholas Tapp. The Hmong of China. Context, Agency, and the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolism of the Tai Sai Costumes (Xinping, Yunnan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90 (1-2), pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prince-serpent ou l'impossible métamorphose: malemort, royauté et autochtonie chez les Lao et les Taï Lû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 119, pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Josiane Cauquelin éd. L'énigme conjugale. Femme et mariage en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stéphane Dovert. Thaïlande contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean Michaud, s. dir., Turbulent Times and Enduring Peoples. Mountain Minorities in the South-East Asian Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sacs chargés de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 160, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corps étrangers: tourisme et prostitution en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (2), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000233ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terraced World for an Armored Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic habitus and the management of needs: the example of the Gypsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme en trompe-l’œil des Lahu Shi du Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 288 (1), pp.55-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankell & L. Summers. Facets of Power and its Limitations. Political Cultures in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Hunsaker et al., Loggers, Monks, Students, and Entrepreneurs. Four Essays on Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Hours & M. Selim, Essai d'anthropologie politique sur le Laos contemporain, marché, socialisme et génie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Manderson & M. Jolly. Sites of Desire, Economies of Pleasure. Sexuality in Asia and the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad Death and Malevolent Spirits among the Taï Peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 93 (1-3), pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankell. Cooking, Care and Domestication. A Culinary Ethnography of the Tai Yong, Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jambe pour le coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 141, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Baldussi éd. Le minoranze et le autonomie regionali in Asia et in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de William Dessaint & Avounado Ngwama, Au sud des nuages. Mythes et contes recueillis oralement chez les montagnards lissou (tibéto-birmans).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Rhum, The Ancestral Lords, Gender, Descent and Spirits in a Northern Thai Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nancy D. Donnelly, Changing Lives of Refugee Hmong Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological Theme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux du sol en Asie : de l'apprivoisement à l'inféodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Dieux du sol en Asie, 143-144, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre: médiations divines chez les T'aï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 143-144, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai cosmology and the influence of Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiu-Kou-Ku: The Ritual Refining of Restless Ghosts among the Chinese of Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Royal Anthropological Institute of Great Britain and Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (2), pp.217-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Temples and Philanthropic Associations in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Yoshi Abé, Terres à riz en Asie. Essai de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Walker éd. The Highland Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de J. Ovesen. Anthropological Reconnaissance in Central Laos. A Survey of Local Communities in a Hydropower project Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de V. Grabowski éd. Regions and National Integration in Thailand, 1892-1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankel, On the road in Laos. An Anthropological Study of Road Construction and Rural Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des itinéraires et uniformité des stéréotypes, in P. Williams éd. &amp;quot;Jeux, tours et manèges. Une ethnologie des Tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J.L. Taylor, Forest Monks and the Nation-State. An Anthropological Study in Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'organisation de l'espace villageois et semi-urbain dans le nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Isan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick Williams, Nous on n'en parle pas: les vivants et les morts chez les Manouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de St. J. Tambiah, Buddhism betrayed? Religion, Politics and Violence in Sri-Lanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique du corps et hiérarchisation sociale, l'exemple de quelques postures dans le nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jonathan Falla ,True Love and Bartholemew. Rebels on the Burmese Borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bun pha We:t des Lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 79 (2), pp.233 - 260. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.1992.1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van der Cruysse, Louis XIV et le Siam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John McKlNNON & Bernard VIENNE, eds., Hill Tribes Today. Bangkok-Paris, ORSTOM, 1989, XXVII + 507 p., append., ph. couleurs, carte (« White Lotus- Or stom »).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance et séniorité. Le cas des Lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 30 (115), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hom.1990.369282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the human body to the humanized space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitations nomades et sédentaires des Rom Kalderash: de la tente à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 105, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiganes et sédentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps humain à l'espace humanisé. Système de référence et représentation de l'espace dans deux villages du Nord-Est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 107 (107/108), pp.137-170. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rural.1987.3209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Patrick Williams, Une cérémonie de fiançailles chez les Rom de Paris, pp. 317-321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Peskaduro, un conte en sinto piémontais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants tsiganes et l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Tsiganes/non Tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en contexte bouddhiste thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaîne opératoire funéraire. Exemples de gestes et de séquences décrits par les ethnologues et reconstruits par les archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0 -La crémation en contexte bouddhiste thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chaîne opératoire funéraire. Ethnologie et archéologie de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03317833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions; ENS Éditions, 285 p., 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudhas, Nagas et lieux de mémoire en RDP Lao. Essais à la mémoire de Charles Archaimbault, suivis d'un inédit de Charles Archaimbault: Chefferie lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lemoine et Bernard Formoso. OI Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes du Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'ethnologie, 2013, 978-2-36519-004-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs: métissages et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pion Patrick, Formoso Bernard, et Roland Étienne. De Boccard, 8, pp.195, 2012, Colloques de la Maison René-Ginouvès, 978-2-7018-0316-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité reconsidérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2011, 978-2-296-55342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Jiao, A religious movement in contemporary China and Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, 2010, 978-9971-69-492-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité reconsidérée; éclairages sud-est asiatiques, Aséanie 21-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités en regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions/Eds. de la MSH, 2000, 2-271-05569-5 CNRS/2-7351-0875-9 MSH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande, bouddhisme renonçant, capitalisme triomphant. La documentation française, Coll. Asie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux du sol en Asie, Paris: Etudes rurales 143-144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du Nord-Est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. CNRS Editions/Editions Recherches sur les Civilisations, 1 &amp; 2, 1997, 2-86538-260-5/2-271-05550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han, le devenir de deux villages rizicoles du nord-est thaïlandais. Paris ERC/CNRS Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link with Nature and Divine Mediations in Asia, Providence: Berghahn Books, Diogenes 174, 44/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialecte sinto piémontais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiganes et sédentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 263 p., 1986, 2-85802-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel and the interdisciplinary dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journey of a Committed Paleodemographer. Farewell to Jean-Pierre Bocquet-Appel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain ethnographique et mise en contexte: à propos de l’œuvre de Georges Condominas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc de Grave; Ghislaine Gallenga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "Méthode condo" : héritages et actualités de l'expérience ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.29-38, 2017, 978-2-84654-418-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009, Scott et le prolongement anthropologique d'une histoire anarchiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales : 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296-299, 2017, 978-2-7132-2722-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société civile cambodgienne : ruptures, incertitudes et ingérences étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiko Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.105-150, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaisie : coalitions, réseaux, e-médias et autoritarisme d’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.151-189, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande : De la bipolarisation au coup d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formoso Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.33-76, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur l'ethnicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Halpern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s) : l'individu, le groupe, la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sciences Humaines, pp.223-240, 2016, 978-2-36106-328-3. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.halpe.2016.01.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formoso Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d'Asie du Sud-Est continentale. Entre pilotage d'Etat et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.9-29, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.265-277, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Dounias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence des royautés Sud-Est asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sybille de Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Jammes et François Robinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est 2014, bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indes savantes/IRASEC, pp.99-121, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction, pp. 4-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddhas, Nagas et lieux de mémoire en RDPL Lao. Essais à la mémoire de Charles Archaimbault, suivi de Chefferie Lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault. Jacques Lemoine &amp; Bernard Formoso éds. Bangkok: Oi Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort chez les Thaïs bouddhistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Godelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et ses Au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-294, 2014, 978-2-271-08117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestige des renonçants en Thaîlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hurlet, Isabelle Rivoal, Isabelle Sidera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prestige. Autour des formes de la différenciation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malemort, royauté et métamorphose du souverain en naga chez les Lao et les Lu, pp. 103-135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddhas, Nagas et lieux de mémoire en RDPL Lao. Essais à la mémoire de Charles Archaimbault, suivi de Chefferie Lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault. Jacques Lemoine &amp; Bernard Formoso éds. Bangkok: Oi Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Societies based on Clientship: A Challenge to Democracy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sunait Chutintaranond, Ukrist Pathmanand, Vinissa Ujjin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catching Up Southeast Asian New Body: States, Markets, and Public Spheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-616-551-820-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies discordantes de la richesse au sein de la société thaïlandaise, pp. 187-196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse et sociétés, Paris: Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) société(s) civile(s) en Asie du Sud-Est ? Réflexions partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Jammes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie du Sud-Est 2013. Bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine; Les Indes savantes, pp.87-105, 2013, 9782846543408. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irasec.2852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cauris aux piastres de commerce: usages monétaires dans le massif sud-est asiatique à l'époque coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pion et Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs..métissage et hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.99-108, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cauris aux piastres de commerce: usages monétaires dans le Massif sud-est asiatique à l'époque coloniale, pp. 99-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie Antique, monnaie moderne, monnaies d'ailleurs.. Métissages et hybridations. Paris Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, pp. 1-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie Antique, monnaie moderne, monnaies d'ailleurs;.. Métissages et hybridations. Paris: Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szellem-iras és mediumsag Kinaban, pp. 387-406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Az elkeülhetetlen vallasanthropologiai tanulmayok Vargas Gabor tiszeteletere, Budapest: L'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pion et Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs..métissages et hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.1-8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bones to ashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Williams and Patrice Ladwig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhist Funeral Cultures of Southeast Asia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192-216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condo, une irremplaçable source de mérites, pp. 175-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fils des quatre vents, Georges Condominas, Paris: L'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition démographique: variables locales et facteurs culturels: exemples thaïlandais et vietnamiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et migration: le cas des Minangkabau de Sumatra (Indonésie), pp. 350-356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et continuité dans le choix du conjoint: approche croisée des cas vietnamien et thaïlandais, pp. 327-335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. I. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. III. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lao-Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Hakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. I. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur l'ethnicité, pp. 247-255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s), l'individu, le groupe, la société. Auxerre: Eds. des Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie de l'Asie du Sud-Est et du Monde Chinois, pp. 300-306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et aires culturelles, Martine Segalen éd. Paris: Armand Colin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnie en question. Débats sur l'identité, pp. 15-30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et aires culturelles, Martine Segalen éd. Paris: Armand Colin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciganyok es letelepültek, pp. 29-180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyugat-Europa, Csaba Pronai ed. Budapest: Uj Madatum Könyvkyado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légende du Mékong et de la rivière Nan, pp.41-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au hasard des amitiés, Hommage à Raymond Eches,Toulouse: Eds. Octares, pp. 41-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évoluttion du culte des phi, pp. 443-468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Magannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports avec l'extérieur, pp. 89-156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of vernacular architecture of the world, Vol. 2, Cambridge: Cambridge University Press, p. 1062</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, pp. 1-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces-temps villageois, pp. 183-312</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution démographique, pp. 157-182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion, pp. 695-720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements liés à la création d'un périmètre irrigué dans le nord-est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre, terroirs, territoire: les tensions foncières, C. Blanc-Pamard &amp; L. Cambrézi éds; Paris: Eds. de l'ORSTOM, pp. 167-180</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repas de fête des paysans lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du riz. Le repas chez quelques populations d'Asie du Sud-Est continentale, N. Krowolski éd. Paris L'Harmattan, pp. 83-118.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution architecturale et représentation de l'espace chez les Lao Isan du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat: pratiques et représentation de l'espace en Asie du Sud-Est continentale. Paris: L'Harmattan, pp. 149-195</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Wuysthoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie philosophique universelle T. III, Paris: PUF, pp. 4387-4388</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatures de parenté thaïe, isan et lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines croisées, hommage à B. Ph. Groslier. Paris: Eds. de l'EHESS, pp. 117-147</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piemontese Sinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of World Cultures, Vol. IV "Europe". Boston: GK Hall &amp; Co/HRAF Press, pp. 199-201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon La Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie philosophique universelle, T. III. Paris: PUF, pp. 4390-4391</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans un petit centre de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restaurants dans le monde et à travers les âges. Grenoble: Génat éd., pp. 347-355</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education - poduction - identité: le cas d'une communauté sédentarisée dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsiganes, identité, Evolution. Paris Syros, pp. 237-255</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du milieu et des activités de production sur le régime alimentaire de deux villages du nord-est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes alimentaires et espaces régionaux. Nancy: Presses universitaires de Nancy, pp. 223-243</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations tsiganes sur un mode de vie commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie sociale et ethnologie de la France, Paris: Peeters, pp. 543-549</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alex Blanchette, Porkopolis. American animality, standardized life, & the factory farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus: Southeast Asian Personalities of Chinese Descent. A Bibliographical Dictionary, Leo Suryadinata,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Olivier Evrard. Chroniques de cendre. Anthropologie des sociétés khmou et dynamiques des interethniques du nord Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">copte rendu de A. Wallace. Modernity and Mind. Essays on Culture Change vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Steinman. Les enfants du singe et de la démone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Banks. Ethnicity, Anthropological Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de D. Fabre éd. Par écrit. Ethnologie des écritures quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Durrenberger. State Power and Culture in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Marie Odile Geraud. Regards sur les Hmong de Guyane française, les détours d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de T. Tomosugi. Changing Features of a Rice-Growing Village in Central Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Nancy D. Donnelly. Changing Lives of Refugee Hmong Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Formoso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billioud, La voie de l’unité. L’essor d’une religion de salut en Chine et en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hu8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lahire, Les structures fondamentales des sociétés humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 150, pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Amselle, critique de la raison animiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Jackson, Capitalism, Magic, Thailand, Modernity with Enchantment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 247-248, pp.279-282. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.4812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavin Chachavalpongpun, éd., Coup, King, Crisis. A Critical Interregnum in Thailand New Haven, Yale University Press, Monograph 68, 2020, Index, 379 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.249-252. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.7770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Céline Lesourd : Puissance khat, Vie politique d'une plante stimulante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological sustainability of petty farmers in Thailand: A challenge for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100078. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crsust.2021.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03317827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Falser, Angkor Wat. A Transcultural History of Heritage, Vol. 1, Angkor in France, Vol. 2, Angkor in Cambodia Vol. 1, Berlin/Boston, Walter de Gruyter, 2020, 508 p. Vol. 2, Berlin/Boston, Walter de Gruyter, 2020, 642 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.279-281. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Porcher. Cause animae, cause du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Charbonnier. Abondance et liberté. Une histoire environnementale des idées politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher, Cause animale, cause du capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit, History, Memory, and the Territorial Cults in the Highlands of Laos. The Past Inside the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.255-258. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresnoza-Flot (Asuncion), Ricordeau (Gwénola) (éds.) International Marriages and Marital Citizenship. Southeast Asia Women on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fau & Manuelle Franck, éd.,L’Asie du Sud-Est. Émergence d’une région, mutation des territoires Malakoff, Armand Colin, coll. « Horizon », 2019, 434 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.239-242. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.6267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dix grandes vies antérieures de Bouddha, d’après la version du Thotsachat du moine Mahā Kim Honglodarom, traduit et adapté du thaï par Wanee Pooput et Annick D’Hont, préface de Nalini Balbir, Paris, L’Asiathèque, 2018, glossaire des mots pāli avec définition, bibl., ill., 731 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.189-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sociétales: trois réponses locales en Isan (Thaïlande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.95 - 107. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Florence Strigler, Mutations alimentaires au Laos. Salade de papaye ou pizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Dousset. Pour une anthropologie de l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Naepels. Dans la détresse. Une anthropologie de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des risques en Asie du Sud-Est: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de E. Ardener. The Voice of Prophecy an Other Essays. Second and Expanded Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coculturation, un outil pour repenser les relations interethniques. Etudes de cas tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03318193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coculturation, un outil pour repenser les relations interethniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.195-206. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.191.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Mérieau, Thaïlandais. Lignes de vie d’un peuple Paris, Ateliers Henry Dougier, 2018, 154 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vincent Raymond, Thai Military Power. A Culture of Strategic Accomodation Copenhague, NIAS Press, 2018, tables, index., 293 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des risques en Asie du Sud-Est: une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.5232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Revet; Les coulisses du monde des catastrophes &amp;quot;naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vincent Raymond, Thai Military Power. A Culture of Strategic Accommodation, Copenhague, NIAS Press, 2018, tables, index., 293 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Michel Picard, éd., The Appropriation of Religion in Southeast Asia and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.256-259. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dette des agriculteurs passée au crible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.140-157. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.15077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] John Clifford Holt, Theravada Traditions. Buddhist Ritual Cultures in Contemporary Southeast Asia and Sri Lanka : Honolulu, University of Hawai’I Press, 2017, annexes, index, figures, 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.259-261. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animalisme versus humanisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and spatial organization of the Thai deng of Mai Châu (Viêt Nam) before 1954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.117-134. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Th. Hylland Eriksen & E. Schober eds. Identity Destabilized. Living in an Overheated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuen Hai Pong, Ma vie. Fort Bayard, Hải Phông, Cholon, Vientiane préface de Jacques Lemoine, Bangkok, Oi Publishing, 2018, 307 p., index, figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-237. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Bradley Camp Davis, Imperial Bandits. Outlaws Rebels in the China-Vietnam Borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.333-335. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Christopher A. Gregory, Gifts and Commodities Second edition. Foreword by Marilyn Strathern and a new preface by the author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221, pp.215-218. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] M. Herzfeld, Siege of the Spirits. Community and Polity in Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.288-290. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Michel Picard, Kebalian. La construction dialogique de l’identité balinaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.245-247. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Christine B. N. Chin, Cosmopolitan Sex Workers. Women and Migration in a Global City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.313-315. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Michael Sullivan, Cambodia Votes. Democracy, Authority and International Support for Elections 1993-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.237-240. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Chinese Houses of Southeast Asia. The Eclectic Architecture of Sojourners & Settlers, Ronald J. Knapp, photos par A. Chester Ong, préface de Wang Gungwu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.323-325. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Evelyne Baumann [et al.] L'argent des anthropologues, la monnaie des économistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Paul T. Cohen, éd., Charismatic Monks of Lanna Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.225-228. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.4007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Stépanoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.221-246. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Pascal Bourdeaux & Jérémy Jammes, éd., Chrétiens évangéliques d’Asie du Sud-Est. Expériences locales d’une ferveur conquérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.321-323. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Alice L. Conklin, Exposer l’humanité. Race, ethnologie et empire en France (1850-1950). Trad. de l’américain par Agathe Larcher-Goscha. Préf. de Tzvetan Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223-224, pp.270-272. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.30707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Chez les ermites bouddhistes, Luc Mauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.269-271. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Buddhism as the promoter of spirit cults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South East Asia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.119 - 133. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/sear.2016.0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Thai Peasants still Farmers? The Socioeconomic Transformation of Two Villages of Northeastern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.39-60. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Dupaigne. Les Chams hindouistes du Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] L’imaginé, l’imaginaire et le symbolique, Maurice Godelier : Paris : CNRS Éditions, 281 p., 2015, bibliographie, index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.173-175. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.3597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Andrew Beatty, After the Ancestors. An Anthropologist’s Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219-220, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.29171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Sébastien Billioud &amp; Joël Thoraval, Le Sage et le peuple. Le renouveau confucéen en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.270-272. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.28908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Kilani. Pour un universalisme critique. Essai d'anthropologie du contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de D. Gagnon & H. Guiguère éds. L'identité métisse en question. Stratégies identitaires et dynamisme culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Jeraya Tambiah (1929-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Thomas Mcdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.23734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Lemoine. Parlons Hmong...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de R. Bertrand. L'histoire à parts égales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arte di esprimere il rifiuto senza mai dire no. L'esempio dei buddisti thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psiche Rivista di cultura psicoanalitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014-2, pp.527-538. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7388/78158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirit-writing and mediumship in the Chinese new religious movement Dejiao in Southeastern Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Leeferts & S. Cate. Buddhist Storytelling in Thailand and Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lang Dessaint (1930-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.23452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés libertaires existent-elles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.23520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ph. Chanson. Variations métisses: dix métaphores pour penser le métissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Rabinow. The Accompaniment. Assembling the Contemporary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be at one with drums: social order and headhunting among the Wa of China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Burma Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.121-139. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jbs.2013.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Tibon-Cornillot. Les corps transfigurés. Mécanisation du vivant et imaginaire de la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Dunham. Surviving against the Odds. Village Industry in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. McKinnon. La génétique néo-libérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Vertovec. Anthropology of Migration and Multiculturalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Th. Csordas éd. Transnational Transcendence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de T. Kaartinen. Songs of Travel, Stories of Places. Poetics of Absence in an Eastern Indonesian Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Hirsch & N. Tapp eds. Tracks and Traces. Thailand and the Work of Andrew Turton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Geschiere. The Perils of Belonging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">review of J. Breidenbach & Pal Nyiri. Seing Culture Everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Ethnologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de S. Abou. De l'identité et du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de A. Babadzan. Le spectacle de la culture. Globalisation et traditionalisme en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Herzfeld. Evicted from Eternity. The Restructuring of Modern Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejiao, a Chinese Religious Movement in the Age of Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.36 - 58. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/073776910803495335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Wieviorka. Neuf leçons de sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de P. Rabinow & G. Marcus. Designs for an anthropology of the Contemporary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran, Le mythe de l’identité nationale, Paris, Berg International Éditeurs, 2009, 191 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.546-547. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.103.0543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zomian or Zombies? What Future Exists for the Peoples of the Southeast Asian Massif?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.313-332. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1740022810000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. Michaud. Incidental Ethnographers. French Catholic Missions on the Tonkin-Yunnan Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J. de Bernardi. The Way that Lives in the Heart. Chinese Popular Religion and Spirit Mediums in Penang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Robinne. Prêtres et chamanes. Métamorphoses des Kachin de Birmanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Robinne & M. Sadan eds. Social Dynamics in the Highlands of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicity and Shared Meanings: A Case Study of the &amp;quot;Orphaned Bones&amp;quot; Ritual in Mainland China and Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Anthropologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 111 (4), pp.492-503. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1548-1433.2009.01158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de F. Héritier. L'identique et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Mark Edward Lewis. The Flood Myths of Early China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité reconsidérée : éclairages sud-est asiatiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.131-146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un contre-esthétisme didactique dans les musées d'ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.671-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Michel Bruneau. L'Asie d' entre Inde et Chine. Logiques territoriales des Etats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité taï lue et résurgence du culte bouddhique dans les Sipsong Panna du Yunnan (République populaire de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.147-174. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnie reconsidérée : éclairages sud-est asiatiques . Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.131-146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2008.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Reed L. Wadley ed. Histories of the Borneo Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Jean Michaud. Historical Dictionary of the Peoples of the Southeast Asian Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Ellen, The Categorical Impulse. Essays in the Anthropology of Classifying Behaviour New York-Oxford, Berghahn Books, 2006, 233 p., bibl., index, ill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.252 - 254. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.13072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Emilio F. Moran People and Nature:An Introduction to Human Ecological Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Han Ten Brummelhuis. King of the Waters, Homan van der Heide and the Origin of Modern Irrigation in Siam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Geirnaert-Housset (1944-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181, pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de C. Cosséee et al. Faire figure d'étranger. Regards croisés sur la production de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes taïes dans les récits de voyage européens des années 1860-1890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Montagnards et l'Etat en Asie du Sud-Est continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indochine vue de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Doryane Kermel-Torrès éd. Atlas of Thailand. Spatial Structures and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Josiane Cauquelin. The Aborigines of Taiwan. The Puyuma: from Headhunting to the Modern World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangerous Trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Rende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3), pp.411-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de V.T. King & W.D. Wilder. The Modern Anthropology of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'unisson des tambours. Note sur l'ordre social et la chasse aux têtes parmi les Wa de Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99 (2), pp.353-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes, espaces protégés et &amp;quot;signature ethnique&amp;quot;. Le cas des Hani-Akha du Yunnan (RP de Chine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arasi.2004.1516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendus de G. Condominas & Cl. Gaudillot. La plaine de Vientiane; G. Condominas. Le bouddhisme au village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adeptes de Ji Gong, le 'bonze fou', en Malaisie et à Singapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.73-104. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/asean.2003.1796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Stephen Mansfield Lao Hill Tribes. Traditions and Patterns of Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchands et philanthropes. Les associations de bienfaisance chinoises en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.833-856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment être bouddhiste et guerrier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45, pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Heather Montgomery. Modern Babylon? Prostituting Children in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Cl. Salmon & R. Ptak eds. Hainan. De la Chine à l'Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Nicholas Tapp. The Hmong of China. Context, Agency, and the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolism of the Tai Sai Costumes (Xinping, Yunnan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90 (1-2), pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prince-serpent ou l'impossible métamorphose: malemort, royauté et autochtonie chez les Lao et les Taï Lû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 119, pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Josiane Cauquelin éd. L'énigme conjugale. Femme et mariage en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Stéphane Dovert. Thaïlande contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean Michaud, s. dir., Turbulent Times and Enduring Peoples. Mountain Minorities in the South-East Asian Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sacs chargés de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 160, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corps étrangers: tourisme et prostitution en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (2), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000233ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terraced World for an Armored Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic habitus and the management of needs: the example of the Gypsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme en trompe-l’œil des Lahu Shi du Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 288 (1), pp.55-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankell & L. Summers. Facets of Power and its Limitations. Political Cultures in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Hours & M. Selim, Essai d'anthropologie politique sur le Laos contemporain, marché, socialisme et génie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Hunsaker et al., Loggers, Monks, Students, and Entrepreneurs. Four Essays on Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de L. Manderson & M. Jolly. Sites of Desire, Economies of Pleasure. Sexuality in Asia and the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad Death and Malevolent Spirits among the Taï Peoples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 93 (1-3), pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Baldussi éd. Le minoranze et le autonomie regionali in Asia et in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire d'outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankell. Cooking, Care and Domestication. A Culinary Ethnography of the Tai Yong, Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jambe pour le coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 141, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Yoshi Abé, Terres à riz en Asie. Essai de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de William Dessaint & Avounado Ngwama, Au sud des nuages. Mythes et contes recueillis oralement chez les montagnards lissou (tibéto-birmans).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nancy D. Donnelly, Changing Lives of Refugee Hmong Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ecological Theme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre: médiations divines chez les T'aï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 143-144, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux du sol en Asie : de l'apprivoisement à l'inféodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Dieux du sol en Asie, 143-144, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai cosmology and the influence of Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Rhum, The Ancestral Lords, Gender, Descent and Spirits in a Northern Thai Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiu-Kou-Ku: The Ritual Refining of Restless Ghosts among the Chinese of Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Royal Anthropological Institute of Great Britain and Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25 (2), pp.217-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Temples and Philanthropic Associations in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (2), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Walker éd. The Highland Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de J. Ovesen. Anthropological Reconnaissance in Central Laos. A Survey of Local Communities in a Hydropower project Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de V. Grabowski éd. Regions and National Integration in Thailand, 1892-1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Ing-Britt Trankel, On the road in Laos. An Anthropological Study of Road Construction and Rural Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolique du corps et hiérarchisation sociale, l'exemple de quelques postures dans le nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des itinéraires et uniformité des stéréotypes, in P. Williams éd. &amp;quot;Jeux, tours et manèges. Une ethnologie des Tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Isan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'organisation de l'espace villageois et semi-urbain dans le nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de J.L. Taylor, Forest Monks and the Nation-State. An Anthropological Study in Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick Williams, Nous on n'en parle pas: les vivants et les morts chez les Manouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de St. J. Tambiah, Buddhism betrayed? Religion, Politics and Violence in Sri-Lanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jonathan Falla ,True Love and Bartholemew. Rebels on the Burmese Borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bun pha We:t des Lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 79 (2), pp.233 - 260. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.1992.1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van der Cruysse, Louis XIV et le Siam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John McKlNNON & Bernard VIENNE, eds., Hill Tribes Today. Bangkok-Paris, ORSTOM, 1989, XXVII + 507 p., append., ph. couleurs, carte (« White Lotus- Or stom »).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the human body to the humanized space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance et séniorité. Le cas des Lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 30 (115), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hom.1990.369282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitations nomades et sédentaires des Rom Kalderash: de la tente à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 105, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiganes et sédentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps humain à l'espace humanisé. Système de référence et représentation de l'espace dans deux villages du Nord-Est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 107 (107/108), pp.137-170. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rural.1987.3209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Patrick Williams, Une cérémonie de fiançailles chez les Rom de Paris, pp. 317-321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Peskaduro, un conte en sinto piémontais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants tsiganes et l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Tsiganes/non Tsiganes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en contexte bouddhiste thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaîne opératoire funéraire. Exemples de gestes et de séquences décrits par les ethnologues et reconstruits par les archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0 -La crémation en contexte bouddhiste thaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chaîne opératoire funéraire. Ethnologie et archéologie de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03317833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions; ENS Éditions, 285 p., 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudhas, Nagas et lieux de mémoire en RDP Lao. Essais à la mémoire de Charles Archaimbault, suivis d'un inédit de Charles Archaimbault: Chefferie lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lemoine et Bernard Formoso. OI Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes du Yunnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'ethnologie, 2013, 978-2-36519-004-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs: métissages et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pion Patrick, Formoso Bernard, et Roland Étienne. De Boccard, 8, pp.195, 2012, Colloques de la Maison René-Ginouvès, 978-2-7018-0316-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité reconsidérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2011, 978-2-296-55342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Jiao, A religious movement in contemporary China and Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, 2010, 978-9971-69-492-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité reconsidérée; éclairages sud-est asiatiques, Aséanie 21-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités en regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions/Eds. de la MSH, 2000, 2-271-05569-5 CNRS/2-7351-0875-9 MSH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande, bouddhisme renonçant, capitalisme triomphant. La documentation française, Coll. Asie plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieux du sol en Asie, Paris: Etudes rurales 143-144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du Nord-Est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. CNRS Editions/Editions Recherches sur les Civilisations, 1 &amp; 2, 1997, 2-86538-260-5/2-271-05550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han, le devenir de deux villages rizicoles du nord-est thaïlandais. Paris ERC/CNRS Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link with Nature and Divine Mediations in Asia, Providence: Berghahn Books, Diogenes 174, 44/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialecte sinto piémontais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiganes et sédentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 263 p., 1986, 2-85802-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bocquet-Appel and the interdisciplinary dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journey of a Committed Paleodemographer. Farewell to Jean-Pierre Bocquet-Appel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2009, Scott et le prolongement anthropologique d'une histoire anarchiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales : 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296-299, 2017, 978-2-7132-2722-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrain ethnographique et mise en contexte: à propos de l’œuvre de Georges Condominas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc de Grave; Ghislaine Gallenga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "Méthode condo" : héritages et actualités de l'expérience ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.29-38, 2017, 978-2-84654-418-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société civile cambodgienne : ruptures, incertitudes et ingérences étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiko Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.105-150, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaïlande : De la bipolarisation au coup d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formoso Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.33-76, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaisie : coalitions, réseaux, e-médias et autoritarisme d’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.151-189, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur l'ethnicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Halpern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s) : l'individu, le groupe, la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sciences Humaines, pp.223-240, 2016, 978-2-36106-328-3. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.halpe.2016.01.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formoso Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d'Asie du Sud-Est continentale. Entre pilotage d'Etat et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.9-29, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés civiles d’Asie du Sud-Est continentale : Entre pilotage d’État et initiatives citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.265-277, 2016, 978-2-84788-807-2. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Dounias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence des royautés Sud-Est asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sybille de Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Jammes et François Robinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est 2014, bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indes savantes/IRASEC, pp.99-121, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction, pp. 4-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddhas, Nagas et lieux de mémoire en RDPL Lao. Essais à la mémoire de Charles Archaimbault, suivi de Chefferie Lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault. Jacques Lemoine &amp; Bernard Formoso éds. Bangkok: Oi Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort chez les Thaïs bouddhistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Godelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort et ses Au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-294, 2014, 978-2-271-08117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestige des renonçants en Thaîlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hurlet, Isabelle Rivoal, Isabelle Sidera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prestige. Autour des formes de la différenciation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malemort, royauté et métamorphose du souverain en naga chez les Lao et les Lu, pp. 103-135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddhas, Nagas et lieux de mémoire en RDPL Lao. Essais à la mémoire de Charles Archaimbault, suivi de Chefferie Lao, cosmogonies, structures religieuses et rituels par Charles Archaimbault. Jacques Lemoine &amp; Bernard Formoso éds. Bangkok: Oi Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Societies based on Clientship: A Challenge to Democracy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sunait Chutintaranond, Ukrist Pathmanand, Vinissa Ujjin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catching Up Southeast Asian New Body: States, Markets, and Public Spheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-616-551-820-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) société(s) civile(s) en Asie du Sud-Est ? Réflexions partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Jammes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Asie du Sud-Est 2013. Bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine; Les Indes savantes, pp.87-105, 2013, 9782846543408. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irasec.2852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies discordantes de la richesse au sein de la société thaïlandaise, pp. 187-196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse et sociétés, Paris: Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bones to ashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Williams and Patrice Ladwig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddhist Funeral Cultures of Southeast Asia and China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192-216, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cauris aux piastres de commerce: usages monétaires dans le massif sud-est asiatique à l'époque coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pion et Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs..métissage et hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.99-108, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cauris aux piastres de commerce: usages monétaires dans le Massif sud-est asiatique à l'époque coloniale, pp. 99-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie Antique, monnaie moderne, monnaies d'ailleurs.. Métissages et hybridations. Paris Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, pp. 1-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie Antique, monnaie moderne, monnaies d'ailleurs;.. Métissages et hybridations. Paris: Eds. de Boccard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szellem-iras és mediumsag Kinaban, pp. 387-406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Az elkeülhetetlen vallasanthropologiai tanulmayok Vargas Gabor tiszeteletere, Budapest: L'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pion et Bernard Formoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaies d'ailleurs..métissages et hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Boccard, pp.1-8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condo, une irremplaçable source de mérites, pp. 175-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fils des quatre vents, Georges Condominas, Paris: L'Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition démographique: variables locales et facteurs culturels: exemples thaïlandais et vietnamiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiation et migration: le cas des Minangkabau de Sumatra (Indonésie), pp. 350-356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et continuité dans le choix du conjoint: approche croisée des cas vietnamien et thaïlandais, pp. 327-335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions décrétées, transitions vécues. Du global au local, approches méthodologiques, transversales et critiques. Stéphane Lagrée éd. Hanoï: Tri Thuc éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. I. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. III. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lao-Thai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. II. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Hakka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the World's Minorities, Vol. I. New York: Routledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats sur l'ethnicité, pp. 247-255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s), l'individu, le groupe, la société. Auxerre: Eds. des Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnie en question. Débats sur l'identité, pp. 15-30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et aires culturelles, Martine Segalen éd. Paris: Armand Colin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie de l'Asie du Sud-Est et du Monde Chinois, pp. 300-306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts et aires culturelles, Martine Segalen éd. Paris: Armand Colin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciganyok es letelepültek, pp. 29-180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyugat-Europa, Csaba Pronai ed. Budapest: Uj Madatum Könyvkyado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légende du Mékong et de la rivière Nan, pp.41-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au hasard des amitiés, Hommage à Raymond Eches,Toulouse: Eds. Octares, pp. 41-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion, pp. 695-720</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évoluttion du culte des phi, pp. 443-468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Magannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of vernacular architecture of the world, Vol. 2, Cambridge: Cambridge University Press, p. 1062</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports avec l'extérieur, pp. 89-156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, pp. 1-26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces-temps villageois, pp. 183-312</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution démographique, pp. 157-182</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ban Amphawan et Ban Han. Le devenir de deux villages rizicoles du nord-est thaïlandais, B. Formoso (éd.), Paris: ERC/CNRS Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements liés à la création d'un périmètre irrigué dans le nord-est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre, terroirs, territoire: les tensions foncières, C. Blanc-Pamard &amp; L. Cambrézi éds; Paris: Eds. de l'ORSTOM, pp. 167-180</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repas de fête des paysans lao du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du riz. Le repas chez quelques populations d'Asie du Sud-Est continentale, N. Krowolski éd. Paris L'Harmattan, pp. 83-118.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution architecturale et représentation de l'espace chez les Lao Isan du nord-est de la Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitations et habitat: pratiques et représentation de l'espace en Asie du Sud-Est continentale. Paris: L'Harmattan, pp. 149-195</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Wuysthoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie philosophique universelle T. III, Paris: PUF, pp. 4387-4388</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatures de parenté thaïe, isan et lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines croisées, hommage à B. Ph. Groslier. Paris: Eds. de l'EHESS, pp. 117-147</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piemontese Sinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of World Cultures, Vol. IV "Europe". Boston: GK Hall &amp; Co/HRAF Press, pp. 199-201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon La Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie philosophique universelle, T. III. Paris: PUF, pp. 4390-4391</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans un petit centre de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les restaurants dans le monde et à travers les âges. Grenoble: Génat éd., pp. 347-355</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education - poduction - identité: le cas d'une communauté sédentarisée dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsiganes, identité, Evolution. Paris Syros, pp. 237-255</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du milieu et des activités de production sur le régime alimentaire de deux villages du nord-est thaïlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes alimentaires et espaces régionaux. Nancy: Presses universitaires de Nancy, pp. 223-243</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations tsiganes sur un mode de vie commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie sociale et ethnologie de la France, Paris: Peeters, pp. 543-549</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alex Blanchette, Porkopolis. American animality, standardized life, & the factory farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus: Southeast Asian Personalities of Chinese Descent. A Bibliographical Dictionary, Leo Suryadinata,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Olivier Evrard. Chroniques de cendre. Anthropologie des sociétés khmou et dynamiques des interethniques du nord Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">copte rendu de A. Wallace. Modernity and Mind. Essays on Culture Change vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de B. Steinman. Les enfants du singe et de la démone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de M. Banks. Ethnicity, Anthropological Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de D. Fabre éd. Par écrit. Ethnologie des écritures quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Durrenberger. State Power and Culture in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Marie Odile Geraud. Regards sur les Hmong de Guyane française, les détours d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de T. Tomosugi. Changing Features of a Rice-Growing Village in Central Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu de Nancy D. Donnelly. Changing Lives of Refugee Hmong Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Formoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hu8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04695554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04511143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05197644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.4812" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317827v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2021.100078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6316" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6978" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0195" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4181" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3849" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30420" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30714" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3841" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3853" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30699" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3846" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.29171" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28908" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/sear.2016.0295" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3729" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7388/78158" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Thomas Mcdaniel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23734" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23520" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23452" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jbs.2013.0004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.103.0543" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022810000100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/073776910803495335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1548-1433.2009.01158.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2008.2359" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320715v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2008.2360" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.13072" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320235v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417649v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Rende" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2004.1516" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320679v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2003.1796" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320689v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320672v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416461v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413820v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000233ar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320196v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416940v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418647v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414115v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320178v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319606v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319631v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320175v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1992.1880" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1990.369282" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319604v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1987.3209" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319595v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422301v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320156v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6930" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415647v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419004v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319590v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419007v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calvet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446045v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320160v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Stock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6939" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421575v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6942" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6936" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.halpe.2016.01.0223" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6933" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421578v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6948" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sybille de Vienne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320158v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418651v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/6893-la-mort-et-ses-au-dela-maurice-godelier.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320159v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320153v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398535v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jammes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.2852" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320126v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320124v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415313v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416956v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/buddhist-funeral-cultures-of-southeast-asia-and-china/81FDA3E9F285D8085207F22C8C8E2545" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320123v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320119v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320120v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320115v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320117v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320118v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320114v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320116v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320113v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320108v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320093v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320092v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320084v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320039v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Magannon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320027v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320030v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320036v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320035v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320041v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320011v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319991v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319957v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319954v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319907v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319976v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319892v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319895v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319883v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03526113v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320717v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320713v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320652v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320662v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320649v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320631v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320622v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468313v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hu8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04695554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04511143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05197644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.4812" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317827v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2021.100078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6978" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6316" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6267" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.191.0195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5232" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4180" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.15077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4717" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3849" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30420" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30714" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3853" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.4007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30699" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3846" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.30707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3729" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/sear.2016.0295" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3636" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3597" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.29171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28908" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Thomas Mcdaniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23734" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7388/78158" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23452" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23520" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jbs.2013.0004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/073776910803495335" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.103.0543" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022810000100" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1548-1433.2009.01158.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2008.2359" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320715v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2008.2360" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.13072" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320236v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320696v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Rende" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416478v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2004.1516" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2003.1796" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320679v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419198v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320689v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320672v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419224v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416461v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413820v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000233ar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320634v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320190v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320189v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414115v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320178v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319631v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319606v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320173v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320175v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1992.1880" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319604v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415315v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1990.369282" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1987.3209" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319595v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422301v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320156v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6930" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415647v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419004v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319590v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419007v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calvet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446045v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320160v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Stock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6939" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6936" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421575v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6942" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.halpe.2016.01.0223" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6933" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421578v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6948" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sybille de Vienne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320158v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418651v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/ethnologieanthropologie/6893-la-mort-et-ses-au-dela-maurice-godelier.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320159v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398535v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jammes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.2852" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320153v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/buddhist-funeral-cultures-of-southeast-asia-and-china/81FDA3E9F285D8085207F22C8C8E2545" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320126v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320124v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415313v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320123v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320119v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320120v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320115v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320117v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320118v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320114v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320116v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320113v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320108v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320092v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320084v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320041v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320039v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Magannon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320027v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320034v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320030v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320036v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320035v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320011v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319991v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319957v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319954v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319907v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319976v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319892v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319895v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03319883v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03526113v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320717v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320713v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320652v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320662v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320649v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320631v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03320622v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>