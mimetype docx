--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1503,260 +1503,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq millimètres de tranchant. Les pièces à chanfrein du site chasséen de Daurelle (Montélimar, Drôme) : des outils associés au fonctionnement des sépultures ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ask the stones. Harvesting technologies from the Early Neolithic site of La Marmotta (Lake of Bracciano, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F Gibaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Léa</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guilbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Léopold Brochier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Remolins-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean-Vaquer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.229-256, 2024, 978-2-35842-035-8</w:t>
+              <w:t xml:space="preserve">Artefact Biographies from Mesolithic and Neolithic Europe and Beyond. Papers in honour of Professor Annelou van Gijn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954326v1</w:t>
+                <w:t xml:space="preserve">hal-04868868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ask the stones. Harvesting technologies from the Early Neolithic site of La Marmotta (Lake of Bracciano, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinq millimètres de tranchant. Les pièces à chanfrein du site chasséen de Daurelle (Montélimar, Drôme) : des outils associés au fonctionnement des sépultures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan F Gibaja</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Guilbeau</w:t>
+                <w:t xml:space="preserve">Jacques Léopold Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Remolins-Zamora</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Thiercelin-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact Biographies from Mesolithic and Neolithic Europe and Beyond. Papers in honour of Professor Annelou van Gijn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean-Vaquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.229-256, 2024, 978-2-35842-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868868v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CINQ MILLIMÈTRES DE TRANCHANT. LES PIÈCES À CHANFREIN DU SITE CHASSÉEN DE DAURELLE (MONTÉLIMAR, DRÔME) : DES OUTILS ASSOCIÉS AU FONCTIONNEMENT DES SÉPULTURES ?</w:t>
               </w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léopold Brochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gandelin Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêle-Mêle. Mélanges offerts à Jean Vaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-255, 2024, 978-2-35842-035-8</w:t>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guilbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan F Gibaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2818,51 +2818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Thiercelin-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWRANA 2022 : Tracing social dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2881,217 +2881,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use-wear analysis of the Capsian lithic industry of Kez Zoura D (Algeria): Preliminary results</w:t>
+                <w:t xml:space="preserve">The Late Mesolithic and the Early Neolithic in Southern Italy (Uzzo Cave and Latronico 3) and the issue of the technical traditions in the North-west Mediterranean area during VII-VI millennium BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Lubell</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Collina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Biennal meeting of the Society of Africanist Archaeologists. What past for Africa ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAFA, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Il Paleolitico e il Mesolitico in Italia: nuove ricerche e prospettive di studio. Primo Incontro Annuale di Preistoria e Protostoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTITUTO ITALIANO DI PREISTORIA E PROTOSTORIA; AIQUA Associazione Italiana per lo Studio del Quaternario, Feb 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021849v1</w:t>
+                <w:t xml:space="preserve">hal-02021522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Mesolithic and the Early Neolithic in Southern Italy (Uzzo Cave and Latronico 3) and the issue of the technical traditions in the North-west Mediterranean area during VII-VI millennium BC</w:t>
+                <w:t xml:space="preserve">Use-wear analysis of the Capsian lithic industry of Kez Zoura D (Algeria): Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmine Collina</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gibaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Jackes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lubell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Paleolitico e il Mesolitico in Italia: nuove ricerche e prospettive di studio. Primo Incontro Annuale di Preistoria e Protostoria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTITUTO ITALIANO DI PREISTORIA E PROTOSTORIA; AIQUA Associazione Italiana per lo Studio del Quaternario, Feb 2016, Genova, Italy</w:t>
+              <w:t xml:space="preserve">23rd Biennal meeting of the Society of Africanist Archaeologists. What past for Africa ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAFA, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021522v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use-wear analysis of early Neolithic industry of Peiro Signado : a pioneer implantation in south France</w:t>
               </w:r>
@@ -3749,51 +3749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="809C716C"/>
+    <w:nsid w:val="71602870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3897,51 +3897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C74676CD"/>
+    <w:nsid w:val="997F5EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4131,51 +4131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez Estevez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09700-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Mazzucco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mineo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Caramiello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caruso Ferm&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18597-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gibaja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Capuzzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232455" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Collina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Iba&#241;ez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Petrinelli-Pannocchia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thiercelin-Ferber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Gibaja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Remolins-Zamora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02929731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja Bao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319529370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52939-4_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319082561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez Urquijo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astruc Laurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia del Carmen Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14311720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Torchy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhiddin Khudzhanazarov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez Estevez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09700-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Mazzucco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mineo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Caramiello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caruso Ferm&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18597-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gibaja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Capuzzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232455" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Collina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Iba&#241;ez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilbeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Petrinelli-Pannocchia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Gibaja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Remolins-Zamora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thiercelin-Ferber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02929731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja Bao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319529370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52939-4_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319082561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311965v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez Urquijo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astruc Laurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia del Carmen Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14311720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Torchy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhiddin Khudzhanazarov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmatulla Hoshimov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Danielyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>