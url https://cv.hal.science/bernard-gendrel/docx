--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2330,174 +2330,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’opacité et de l’obscurité en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 192 (2), pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.192.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fixer les « convulsions d’une âme insensée ». Des portraits de monomanes chez Balzac et Géricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.115-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285941v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04285943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac fabuliste dans Le Cousin Pons</w:t>
               </w:r>
@@ -5702,51 +5702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396568v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Labouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cremona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.035.0049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.025.0191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.2103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.212.0090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.192.0127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.022.0295" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/peguy.171.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.157.0111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleanth Brooks" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.151.0363" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.3992" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mal&#232;gue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubrit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396568v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Labouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cremona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.035.0049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.025.0191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.2103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.212.0090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.192.0127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.022.0295" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/peguy.171.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.157.0111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleanth Brooks" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.151.0363" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.3992" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mal&#232;gue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubrit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>