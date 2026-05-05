--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -835,547 +835,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les Cent-Jours ou la réécriture ambiguë de l’histoire (Constant, Chateaubriand, Rémusat) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Gendrel et M. Labouret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.55-64, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.7-11, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Éducation sentimentale ou le « raccourci des mœurs d’une époque » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steve Murphy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de L’Éducation sentimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.171-181, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme idéaliste de George Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Zanone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">George Sand et l'idéal. Une recherche en écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.39-47, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La grâce de l’émerveillement : contemplation du monde dans le roman catholique (1830-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Anselmini; Marie-Hélène Boblet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’émerveillement dans les littératures poétiques et narratives des XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.239-250, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Damien Zanone. </w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le miroir ou le rêve. Deux exemples de consolation romanesque chez Jacques Vingtras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Poulain-Gautret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">George Sand et l'idéal. Une recherche en écriture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.39-47, 2017</w:t>
+              <w:t xml:space="preserve">Littérature narrative et consolation: approches historiques et théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.153-161, 2012, 978-2-84832-157-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...248 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac ou la double poétique du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éléonore Reverzy; Romuald Fonkoua; Pierre Hartmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Fables du politique des Lumières à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.147-157, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286009v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04286007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman de mœurs, roman populaire ou roman réaliste ?</w:t>
               </w:r>
@@ -1780,577 +1780,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sens et plaisirs de la forme narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.2103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur la route ». Réflexions sur un chronotope péguyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.90-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.212.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique du groupe chez Flaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/flaubert.4790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps du roman, temps de la conversion – Le cas d’Augustin ou le Maître est là de Joseph Malègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 290 (6), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commun.290.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la conversion. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 290 (6), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commun.290.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le balzacisme intégral de Paul Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 – 2023 (123e année, n° 1), pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Balzac et les formalismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année balzacienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4e série, n°4, pp.43-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285922v1</w:t>
-              </w:r>
-[...479 lines deleted...]
-                <w:t xml:space="preserve">hal-03988653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’opacité et de l’obscurité en littérature</w:t>
               </w:r>
@@ -3734,51 +3734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de la conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4409,226 +4409,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur de Sainte-Beuve et Ulric Guttinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition d'Arthur de Sainte-Beuve et d'Arthur d'Ulric Guttinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.364, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Gendrel et Mireille Labouret. Presses universitaires de Strasbourg, pp.193, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956701v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-01955715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Voies de la mémoire : Chateaubriand, Balzac, Huysmans</w:t>
               </w:r>
@@ -5227,327 +5227,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un humour ou des humours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur l'humour à partir du chapitre « Morts de rire » (Genette, Figures V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour, comique et ironie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’humour : panorama de la notion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286735v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-04286753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5702,51 +5702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396568v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Labouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cremona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.035.0049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.025.0191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.2103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.212.0090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.192.0127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.022.0295" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/peguy.171.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.157.0111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleanth Brooks" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.151.0363" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.3992" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mal&#232;gue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubrit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396568v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Labouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cremona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.035.0049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.025.0191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.2103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.212.0090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.192.0127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.022.0295" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/peguy.171.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.157.0111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleanth Brooks" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.151.0363" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.3992" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mal&#232;gue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubrit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>