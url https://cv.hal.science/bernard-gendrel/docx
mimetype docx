--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -113,3796 +113,3874 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse d’une théorie de la tonalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N° 199 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.199.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la conversion : pourquoi le roman ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (2), pp.11-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre œuvre d’art et objet esthétique : la théorie littéraire à la lumière d’Ingarden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.035.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la miniature dans Eugénie Grandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4e série, n°5, pp.191-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/balz.025.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens et plaisirs de la forme narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.2103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur la route ». Réflexions sur un chronotope péguyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.90-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.212.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique du groupe chez Flaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/flaubert.4790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps du roman, temps de la conversion – Le cas d’Augustin ou le Maître est là de Joseph Malègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 290 (6), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commun.290.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la conversion. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 290 (6), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commun.290.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le balzacisme intégral de Paul Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 – 2023 (123e année, n° 1), pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14563-9.p.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et les formalismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4e série, n°4, pp.43-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’opacité et de l’obscurité en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 192 (2), pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.192.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixer les « convulsions d’une âme insensée ». Des portraits de monomanes chez Balzac et Géricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.115-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac fabuliste dans Le Cousin Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4e série, n°2, pp.297-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/balz.022.0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la basse continue dans le roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°187 (1), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.187.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péguy et le roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43e année, n°171, pp.219-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/peguy.171.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Flaubert de Paul Bourget. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/flaubert.4002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La conversion de Paul Bourget, chemin vers l’Inconnaissable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XLIII 3-4 (257), pp.134-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À rebours, roman de la délectation morose »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des lettres. Série Huysmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, À rebours, attraction-désastre, 5, pp.91-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gueulardise naturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.16-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du muséum à l’église : la statue dans Bouvard et Pécuchet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Microlectures de Flaubert</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Balzac et les lois de la perspective »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.309-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1831, Louis XI au centre d’une rivalité littéraire. Poétiques de l’Histoire dans Notre-Dame de Paris et Maître Cornélius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27, pp.161-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un romancier de mœurs, Étienne-Léon de Lamothe-Langon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Naissances du roman populaire, 50, pp.29-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaubert lecteur de romans historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Flaubert, lecteur, 2, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/flaubert.860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réévaluation du New Criticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.157.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire dans la cosmologie romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ironie comme principe de structure (1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleanth Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 151 (3), pp.363-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.151.0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace utopique de la conversation dans les romans de Claire de Duras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Bourdenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Claire de Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.169-178, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac, maître à penser et à écrire de Paul Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. de Gramont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel maître ? Quel disciple ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-156, 2024, 9782204165662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin ou le Maître est là, chef-d’œuvre du roman de conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Fontaine; Bernard Gendrel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joseph Malègue : à la (re)découverte d’une œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, pp.91-101, 2023, 9782204154611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joseph Malègue : à la (re)découverte d’une œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, pp.7-12, 2023, 9782204154611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrigue, mœurs, caractères : de la tripartition théâtrale à la tripartition romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Pézard; Valérie Stiénon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.55-66, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Labouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Gethsémani au Golgotha : la Passion dans l’art et la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-17, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le roman de mœurs, un genre démocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dufour; Bernard Gendrel; Guy Larroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Roman de mœurs. Un genre roturier à l’âge démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.7-20, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le modèle le plus définitif du roman de mœurs » : retour sur la lecture de Flaubert par Paul Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Azoulai; Gisèle Séginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert : Histoire et étude de mœurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.327-337, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mystique et tension narrative : le cas du roman de conversion au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Auroy; Aude Préta-de Beaufort; Jean-Michel Wittmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman mystique, mystiques romanesques aux XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.115-126, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Cent-Jours ou la réécriture ambiguë de l’histoire (Constant, Chateaubriand, Rémusat) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Gendrel et M. Labouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.55-64, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Éducation sentimentale ou le « raccourci des mœurs d’une époque » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steve Murphy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de L’Éducation sentimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.171-181, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Labouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.7-11, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réalisme idéaliste de George Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damien Zanone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Sand et l'idéal. Une recherche en écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.39-47, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grâce de l’émerveillement : contemplation du monde dans le roman catholique (1830-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Anselmini; Marie-Hélène Boblet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’émerveillement dans les littératures poétiques et narratives des XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.239-250, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le miroir ou le rêve. Deux exemples de consolation romanesque chez Jacques Vingtras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Poulain-Gautret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature narrative et consolation: approches historiques et théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.153-161, 2012, 978-2-84832-157-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac ou la double poétique du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éléonore Reverzy; Romuald Fonkoua; Pierre Hartmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Fables du politique des Lumières à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.147-157, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman de mœurs, roman populaire ou roman réaliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Cremona; Bernard Gendrel; Patrick Moran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.195-205, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.7-26, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286010v1</w:t>
-              </w:r>
-[...2089 lines deleted...]
-                <w:t xml:space="preserve">hal-03053892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac et les voies de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Conrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année balzacienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e série, n°4, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de la conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 290 (6), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Flaubert de Paul Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/flaubert.3992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3912,1650 +3990,1764 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ogres ou les Samsons aveugles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Malègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerf, 2023, 9782204154611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Malègue : à la (re)découverte d’une œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerf, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gethsémani au Golgotha : la Passion dans l’art et la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2021, 9782753582224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gethsémani au Golgotha. La Passion dans l'art et dans la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. , 2021, Interférences, 9782753582224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature : les mouvements et écoles littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2019, 9782200622817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roman de mœurs : un genre roturier à l’âge démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Larroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2019, 9782406086888</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Sainte-Beuve et Ulric Guttinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Gendrel et Mireille Labouret. Presses universitaires de Strasbourg, pp.193, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition d'Arthur de Sainte-Beuve et d'Arthur d'Ulric Guttinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.364, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Voies de la mémoire : Chateaubriand, Balzac, Huysmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, pp.134, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman de mœurs: aux origines du roman réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2012, 9782705683405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 250 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots pour la peinture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufour</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Aubrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2010, 9782021022940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouer avec la Tradition : poétique de la mémoire chez les convertis anglais et français (1830-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...517 lines deleted...]
-                <w:t xml:space="preserve">hal-04285774v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche sur le thème de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche ERIBIA, Université de Caen Normandie, 2019, Caen (MRSH), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humour est-il rhétorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humour : réflexion sur l’œuvre de Dominique Noguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humour noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humour avant l’humour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un humour ou des humours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur l'humour à partir du chapitre « Morts de rire » (Genette, Figures V)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humour, comique et ironie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humour : panorama de la notion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5702,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396568v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Labouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cremona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.035.0049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.025.0191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.2103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.212.0090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.192.0127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.022.0295" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/peguy.171.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.157.0111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleanth Brooks" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.151.0363" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.3992" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mal&#232;gue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubrit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.199.0003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396561v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.035.0049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.025.0191" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.2103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.212.0090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4790" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.290.0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14563-9.p.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.192.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.022.0295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.187.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/peguy.171.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.157.0111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleanth Brooks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.151.0363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fontaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Labouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cremona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.3992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mal&#232;gue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubrit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Slaby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>