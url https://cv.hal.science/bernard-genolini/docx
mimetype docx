--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Genolini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-genolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3267-3192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COeCO: A new &amp;lt;math altimg=&amp;quot;si43.svg&amp;quot; display=&amp;quot;inline&amp;quot; id=&amp;quot;d1e651&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;β&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt;-delayed conversion-electron spectroscopy setup for low-energy ISOL beams at the ALTO facility in Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tocabens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cantacuzène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheikh Mhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1064, pp.169345. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2024.169345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse shape discrimination for GRIT: Beam test of a new integrated charge and current preamplifier coupled with high granularity Silicon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Dormard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1013, pp.165641. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2021.165641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to identify low energy $^3$He with Silicon-based detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 908, pp.250-255. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The central neutron detector for CLAS12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niccolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bettane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 904, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon wire chamber at sub-atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bettane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 855, pp.154-158. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Cosmic Ray Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 798, pp.172-213. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2015.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01114254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of light particles (Z ≤ 2) discrimination performances by pulse shape analysis techniques with high-granularity silicon detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.11. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2015-15011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01121732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstrip effects influence on the particle identification of highly segmented silicon strip detector in a nuclear reaction scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sánchez Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 743, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00993567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding avalanches in a Micromegas from single-electron response measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zerguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 772, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01134723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse shape discrimination at low energies with a double sided, small-pitch strip silicon detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 732, pp.87-90. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00932000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy resolution of LaBr3:Ce in a phoswich configuration with CsI:Na and NaI:Tl scintillator crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 695, pp.350-353. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00816977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of atomic and molecular mega-electron-volt projectiles using an x-ray charged coupled device camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Béroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.103301. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3640411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00647290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-electron response and energy resolution of a Micromegas detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zerguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lepeltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 608, pp.397-402. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00354226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power High Dynamic Range Multiplier Bases for the Surface Detectors of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fulgione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 504, pp.240-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic rays at the highest energies and the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bluemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.867-879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICS Based Control System for SPES Tape Station for Beam Characterization: Motion System and Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Montis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Giacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New York, United States. pp.MOPHA097, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2019-MOPHA097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger at the Telescope Array: Recent Progress Toward a Direct Cross-Calibration of Surface-Detector Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Covault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mantsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Ultrahigh Energy Cosmic Rays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.011033, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.19.011033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics opportunities with a fixed target experiment at the LHC (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Hadjidakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Polarized Sources, Targets, and Polarimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kaist, South Korea. pp.035, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.324.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics perspectives with AFTER@LHC (A Fixed Target ExpeRiment at LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massacrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Strangeness in Quark Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands. pp.10001, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817110001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger at the Telescope Array: toward a direct cross-calibration of surface-detector stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Colognes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.395, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Barsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Faus-Golfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Barsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Abdillah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark. pp.THPVA079, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2017-THPVA079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Transverse-Spin-Asymmetry studies with a fixed-target experiment using the LHC beams (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Workshop on Deep-Inelastic Scattering and Related Subjects (DIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Hambourg, Germany. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01384316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results of a direct comparison between the Surface Detectors of the Pierre Auger Observatory and of the Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Takeishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nonaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ogio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.393, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics case for a polarised target for AFTER@LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Polarized Sources, Targets &amp; Polarimetry (PSTP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bochum, Germany. pp.042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01278864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin physics and TMD studies at A Fixed-Target ExpeRiment at the LHC (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Transverse Polarisation Phenomena in Hard Processes (Transversity 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chia, Calgari, Italy. pp.02038, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158502038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01073866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n/γ detection with a CLYC crystal in a phoswich configuration with other inorganic scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2015, San Diego CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFTER@LHC: a precision machine to study the interface between particle and nuclear physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Didelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference (INPC2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Firenze, Italy. pp.11023, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146611023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00854748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards A Fixed-Target ExpeRiment at the LHC: AFTER@LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotozafindrabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Internatinal Conference on High Energy Physics (ICHEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01062624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Transverse-Momentum-Dependent distributions with A Fixed-Target ExpeRiment using the LHC beams (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massacrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Spin Physics (Spin2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Beijing, France. pp.1660107, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194516601071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01112986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin physics at A Fixed-Target ExpeRiment at the LHC (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotozafindrabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Spin Physics (SPIN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubna, Russia. pp.336-337, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1063779614010857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New scintillator materials for nuclear physics applications: an in-beam test at ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bettane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cherepy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of the PARIS LaBr3-NaI phowich detector with high energy gamma-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziębliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jastrząb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Dokania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.651-656, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.44.651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the high x frontier with A Fixed-Target ExpeRiment at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotozafindrabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Scomparin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Workshop on Deep-Inelastic Scattering and Related Subjects (DIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France. pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin and diffractive physics with A Fixed-Target ExpeRiment at the LHC (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Diffraction in High-Energy Physics (DIFFRACTION 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Puerto del Carmen, Spain. pp.149-152, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4802138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and time properties of the Central Neutron Detector for CLAS12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bettane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cercus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miktat Imre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospectives for A Fixed-Target ExpeRiment at the LHC: AFTER@LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Didelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hadjidakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on High Enery Physics (ICHEP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00768614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fixed-Target ExpeRiment at the LHC (AFTER@LHC) : luminosities, target polarisation and a selection of physics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Didelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hadjidakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QNP2012 - Sixth International Conference devoted to Quarks and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00724523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-relativistic heavy-ion physics with AFTER@LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotozafindrabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Didelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark Matter 2012 International Conference (QM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Washington D.C., United States. pp.957c-960c, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2013.02.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00755486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMm2: R&D on triggerless acquisition for next generation neutrino experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Conforti Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duchesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics 2010, TWEPP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aachen, Germany. pp.C01081, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/C01081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00562098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the test bench- Calculation of the time resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAS 12 Central Detector Collaboration Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00472459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large area photodetection for water Cerenkov detectors. PMm2 proposal: Front end electronics MAROC ASIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de La Taille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seguin-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Particle Physics Laboratory Workshop (FJPPL'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single electron Response and Energy Resolution of a Micromegas Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lepeltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zerguerras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Nuclear Science Symposium and Medical Imaging Conference (2007 NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of improved photocathode in large hemispherical photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Developments in Photodetection - BEAUNE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Beaune, France. pp.27-30, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle identification at HADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agakichiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Agodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvarez-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alvarez-Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions 8 NN2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Moscow, Russia. pp.78-81, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(04)90257-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anisotropy Search Program For the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study Of Very Inclined Showers In The Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.365-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Pierre Auger Fluorescence Detector and Analysis of well recontructed events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Argiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.457-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Pierre Auger fluorescence detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.453-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shower Studies at around $10^{18}$ eV with the Surface Detector of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-L. Ghia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Performance of the Pierre Auger Observatory and Reconstruction of Hybrid Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.449-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Monitoring for the Pierre Auger Fluorescence Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.465-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lateral Distribution Function of Shower Signals in the Surface Detector of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the Signals from the Surface Detectors of the Pierre - Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.473-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface detector construction and installation at the Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference ICRC 2001 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-T. Dova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrino sensitivity and backgroung rejection of the Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference ICRC 2001 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon/hadron separation with the AUGER Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dagoret-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier-Selvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hybrid Aperture and Precision of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the first level trigger for the Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etchegoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference ICRC 2001 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications in the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D.J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Detector Calibration for the Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Villasenor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Auger Fluorescence Detector Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gemmeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aperure, sensitivity and precision of the Auger Fluorescence Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lloyd-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference ICRC 2001 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Detector Electronics for the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suomijarvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aperture and precision of the Auger surface array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lloyd-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference ICRC 2001 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Auger Engineering Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinfeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLD Implementation of the Pierre Auger Observatory First Level Trigger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Szadkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Monitoring for the Auger Fluorescence Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.J. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etchegoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zavrtanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Seminar on Neutrino and Astroparticle Physics 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, San Miniato (Pisa), Italy. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IDROGEN data acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ali Cherrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Cheikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG du GDR DI2I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Induced Aging Effect on Extruded Scintillators and Optical Fibers for the Pierre Auger Observatory Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daumiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, CA, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Research and Development Array (RDA) in southeastern Colorado - R&D for a giant ground array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daubenspeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Future Directions on UHECR Physics (UHECR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Geneva, Switzerland. 53, pp.08017, 2013, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135308017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARISROC, an autonomous front-end ASIC for triggerless acquisition in next generation neutrino experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Conforti Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developments in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. Elsevier, 695, pp.373-378, 2012, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00613312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies for the Pierre Auger Observatory - research and development in southeastern Colorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daubenspeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Beijing, China. pp.0944, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00723727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMm2: large photomultipliers and innovative electronics for the next-generation neutrino experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bourgeois, B. Cordier, H. El Mamouni, S. Kerhoas-Cavata, O. Limousin, P. Nédélec, V. Puill and J.-C. Vanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on New Developments In Photodetection 2008 (NDIP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aix-les-Bains, France. Elsevier, 610, pp.249-252, 2009, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.05.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00386100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPGD's spatial and energy resolution studies with an adjustable point-like electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zerguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lepeltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Vienna Conference on Instrumentation (VCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Vienna, Austria. Elsevier, 581, pp.258-260, 2007, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00158035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large dynamic range integrated front-end for photomultiplier tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de La Taille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tocut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bourgeois, H. El Mamouni, P. Goret, P. LeDû, O. Limousin, P. Nédélec, V. Puill and J.C. Vanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Developments in Photodetection - BEAUNE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Beaune, France. 567, pp.209-213, 2006, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.05.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner, Evoluer, Transmettre. Les prospectives techniques de l'IN2P3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Clédassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hinoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IN2P3. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and improvement of the detection system CORTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natochii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burmistrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LAL/RT 15-04, Laboratoire de l'Accelerateur Lineaire. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01109588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SD electronics: simulations on the dynamic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lhenry-Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suomijarvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the photomultiplier bases for the surface detectors of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lhenry-Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full-scale prototype for the tracking chambers of the ALICE muon spectrometer - Part I - Mechanics; anode and cathode plane design; assembly and construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Genolini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-genolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3267-3192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COeCO: A new &amp;lt;math altimg=&amp;quot;si43.svg&amp;quot; display=&amp;quot;inline&amp;quot; id=&amp;quot;d1e651&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;β&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt;-delayed conversion-electron spectroscopy setup for low-energy ISOL beams at the ALTO facility in Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tocabens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cantacuzène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheikh Mhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1064, pp.169345. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2024.169345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse shape discrimination for GRIT: Beam test of a new integrated charge and current preamplifier coupled with high granularity Silicon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Dormard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1013, pp.165641. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2021.165641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The central neutron detector for CLAS12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niccolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bettane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 904, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to identify low energy $^3$He with Silicon-based detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 908, pp.250-255. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon wire chamber at sub-atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bettane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 855, pp.154-158. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Cosmic Ray Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 798, pp.172-213. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2015.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01114254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of light particles (Z ≤ 2) discrimination performances by pulse shape analysis techniques with high-granularity silicon detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.11. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2015-15011-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01121732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding avalanches in a Micromegas from single-electron response measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zerguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 772, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01134723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstrip effects influence on the particle identification of highly segmented silicon strip detector in a nuclear reaction scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sánchez Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 743, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00993567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse shape discrimination at low energies with a double sided, small-pitch strip silicon detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 732, pp.87-90. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00932000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy resolution of LaBr3:Ce in a phoswich configuration with CsI:Na and NaI:Tl scintillator crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Matea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 695, pp.350-353. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00816977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of atomic and molecular mega-electron-volt projectiles using an x-ray charged coupled device camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Béroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.103301. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3640411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00647290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-electron response and energy resolution of a Micromegas detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zerguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lepeltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 608, pp.397-402. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00354226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic rays at the highest energies and the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bluemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.867-879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power High Dynamic Range Multiplier Bases for the Surface Detectors of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fulgione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 504, pp.240-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Distribution with White Rabbit protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Cheikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ali Cherrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Terascale Detector Workshop 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, München, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to White Rabbit protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Cheikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ali Cherrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring EPICS collaboration meeting 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICS Based Control System for SPES Tape Station for Beam Characterization: Motion System and Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Montis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Giacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New York, United States. pp.MOPHA097, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2019-MOPHA097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics opportunities with a fixed target experiment at the LHC (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Hadjidakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Polarized Sources, Targets, and Polarimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kaist, South Korea. pp.035, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.324.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger at the Telescope Array: Recent Progress Toward a Direct Cross-Calibration of Surface-Detector Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Covault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mantsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Ultrahigh Energy Cosmic Rays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.011033, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.19.011033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics perspectives with AFTER@LHC (A Fixed Target ExpeRiment at LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massacrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Strangeness in Quark Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands. pp.10001, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817110001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger at the Telescope Array: toward a direct cross-calibration of surface-detector stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Colognes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.395, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.301.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Barsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Optics Design and Beam Performance Simulation of PRAE: Platform for Research and Applications With Electrons at Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Faus-Golfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Barsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Abdillah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark. pp.THPVA079, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2017-THPVA079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics case for a polarised target for AFTER@LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Polarized Sources, Targets &amp; Polarimetry (PSTP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bochum, Germany. pp.042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01278864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Transverse-Spin-Asymmetry studies with a fixed-target experiment using the LHC beams (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Workshop on Deep-Inelastic Scattering and Related Subjects (DIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Hambourg, Germany. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01384316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results of a direct comparison between the Surface Detectors of the Pierre Auger Observatory and of the Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Takeishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nonaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ogio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.393, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n/γ detection with a CLYC crystal in a phoswich configuration with other inorganic scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2015, San Diego CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin physics and TMD studies at A Fixed-Target ExpeRiment at the LHC (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Transverse Polarisation Phenomena in Hard Processes (Transversity 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chia, Calgari, Italy. pp.02038, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158502038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01073866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards A Fixed-Target ExpeRiment at the LHC: AFTER@LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotozafindrabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Internatinal Conference on High Energy Physics (ICHEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01062624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFTER@LHC: a precision machine to study the interface between particle and nuclear physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Didelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference (INPC2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Firenze, Italy. pp.11023, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146611023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00854748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Transverse-Momentum-Dependent distributions with A Fixed-Target ExpeRiment using the LHC beams (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massacrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Spin Physics (Spin2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Beijing, France. pp.1660107, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2010194516601071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01112986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin physics at A Fixed-Target ExpeRiment at the LHC (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotozafindrabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Spin Physics (SPIN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubna, Russia. pp.336-337, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1063779614010857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and time properties of the Central Neutron Detector for CLAS12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bettane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cercus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miktat Imre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New scintillator materials for nuclear physics applications: an in-beam test at ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bettane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cherepy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of the PARIS LaBr3-NaI phowich detector with high energy gamma-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziębliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jastrząb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Dokania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.651-656, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.44.651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the high x frontier with A Fixed-Target ExpeRiment at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotozafindrabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Scomparin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Workshop on Deep-Inelastic Scattering and Related Subjects (DIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France. pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin and diffractive physics with A Fixed-Target ExpeRiment at the LHC (AFTER@LHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anselmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Diffraction in High-Energy Physics (DIFFRACTION 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Puerto del Carmen, Spain. pp.149-152, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4802138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-relativistic heavy-ion physics with AFTER@LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rakotozafindrabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Brodsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Didelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quark Matter 2012 International Conference (QM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Washington D.C., United States. pp.957c-960c, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2013.02.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00755486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospectives for A Fixed-Target ExpeRiment at the LHC: AFTER@LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Didelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hadjidakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on High Enery Physics (ICHEP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00768614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fixed-Target ExpeRiment at the LHC (AFTER@LHC) : luminosities, target polarisation and a selection of physics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lansberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Didelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hadjidakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QNP2012 - Sixth International Conference devoted to Quarks and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00724523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMm2: R&D on triggerless acquisition for next generation neutrino experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Conforti Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duchesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics 2010, TWEPP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Aachen, Germany. pp.C01081, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/01/C01081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00562098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the test bench- Calculation of the time resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAS 12 Central Detector Collaboration Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00472459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large area photodetection for water Cerenkov detectors. PMm2 proposal: Front end electronics MAROC ASIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de La Taille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seguin-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Particle Physics Laboratory Workshop (FJPPL'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00189863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single electron Response and Energy Resolution of a Micromegas Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lepeltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zerguerras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Nuclear Science Symposium and Medical Imaging Conference (2007 NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00280010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of improved photocathode in large hemispherical photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Developments in Photodetection - BEAUNE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Beaune, France. pp.27-30, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle identification at HADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agakichiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Agodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alvarez-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alvarez-Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions 8 NN2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Moscow, Russia. pp.78-81, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(04)90257-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the Signals from the Surface Detectors of the Pierre - Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.473-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Pierre Auger fluorescence detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.453-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the Pierre Auger Fluorescence Detector and Analysis of well recontructed events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Argiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.457-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shower Studies at around $10^{18}$ eV with the Surface Detector of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-L. Ghia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anisotropy Search Program For the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study Of Very Inclined Showers In The Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.365-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Performance of the Pierre Auger Observatory and Reconstruction of Hybrid Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.449-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lateral Distribution Function of Shower Signals in the Surface Detector of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Monitoring for the Pierre Auger Fluorescence Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 28 ICRC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Tsukuba, Japan. pp.465-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLD Implementation of the Pierre Auger Observatory First Level Trigger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Szadkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Auger Engineering Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allekote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinfeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etchegoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Monitoring for the Auger Fluorescence Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.J. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aperture and precision of the Auger surface array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lloyd-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference ICRC 2001 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hybrid Aperture and Precision of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon/hadron separation with the AUGER Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dagoret-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier-Selvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-T. Dova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrino sensitivity and backgroung rejection of the Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference ICRC 2001 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface detector construction and installation at the Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference ICRC 2001 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the first level trigger for the Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etchegoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference ICRC 2001 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications in the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D.J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Auger Fluorescence Detector Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gemmeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Detector Calibration for the Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Villasenor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Detector Electronics for the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suomijarvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference 27 ICRC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aperure, sensitivity and precision of the Auger Fluorescence Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lloyd-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic Ray Conference ICRC 2001 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Hambourg, Germany. pp.711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zavrtanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bauleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonifazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Seminar on Neutrino and Astroparticle Physics 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, San Miniato (Pisa), Italy. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IDROGEN data acquisition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ali Cherrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Cheikali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG du GDR DI2I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Induced Aging Effect on Extruded Scintillators and Optical Fibers for the Pierre Auger Observatory Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daumiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, CA, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pierre Auger Research and Development Array (RDA) in southeastern Colorado - R&D for a giant ground array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daubenspeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Future Directions on UHECR Physics (UHECR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Geneva, Switzerland. 53, pp.08017, 2013, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135308017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARISROC, an autonomous front-end ASIC for triggerless acquisition in next generation neutrino experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Conforti Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dulucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developments in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. Elsevier, 695, pp.373-378, 2012, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00613312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technologies for the Pierre Auger Observatory - research and development in southeastern Colorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daubenspeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Beijing, China. pp.0944, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00723727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMm2: large photomultipliers and innovative electronics for the next-generation neutrino experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bourgeois, B. Cordier, H. El Mamouni, S. Kerhoas-Cavata, O. Limousin, P. Nédélec, V. Puill and J.-C. Vanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on New Developments In Photodetection 2008 (NDIP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aix-les-Bains, France. Elsevier, 610, pp.249-252, 2009, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.05.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00386100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPGD's spatial and energy resolution studies with an adjustable point-like electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zerguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lepeltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Vienna Conference on Instrumentation (VCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Vienna, Austria. Elsevier, 581, pp.258-260, 2007, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2007.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00158035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large dynamic range integrated front-end for photomultiplier tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de La Taille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tocut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bourgeois, H. El Mamouni, P. Goret, P. LeDû, O. Limousin, P. Nédélec, V. Puill and J.C. Vanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Developments in Photodetection - BEAUNE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Beaune, France. 567, pp.209-213, 2006, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.05.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00110588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner, Evoluer, Transmettre. Les prospectives techniques de l'IN2P3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Clédassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hinoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IN2P3. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and improvement of the detection system CORTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natochii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burmistrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LAL/RT 15-04, Laboratoire de l'Accelerateur Lineaire. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01109588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the photomultiplier bases for the surface detectors of the Pierre Auger Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lhenry-Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SD electronics: simulations on the dynamic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lhenry-Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suomijarvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full-scale prototype for the tracking chambers of the ALICE muon spectrometer - Part I - Mechanics; anode and cathode plane design; assembly and construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouthas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D5B09DD"/>
+    <w:nsid w:val="9FC1C7ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-genolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3267-3192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771968v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tocabens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delafosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cantacuz&#232;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheikh Mhamed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Dormard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Crom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.08.050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niccolai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hull" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bettane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.07.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQC352Z6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bettane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dupre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Genolini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genolini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15011-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00993567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Due&#241;as" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. S&#225;nchez Ben&#237;tez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.01.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01134723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zerguerras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Josselin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00932000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.06.078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFN5Z9N7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00816977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQXRHSZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;roff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3640411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepeltier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouthas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fulgione" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bluemer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauleo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonifazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Montis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Abraham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giacchini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Marchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-MOPHA097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Quinn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Covault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebrun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mantsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.19.011033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hadjidakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anselmino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Brodsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.324.0035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massacrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817110001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891008v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Colognes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Courty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guglielmi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Barsuk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Faus-Golfe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Abdillah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blivet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-THPVA079" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01384316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lansberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Brodsky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Takeishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cady" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nonaka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagawa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01073866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158502038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hull" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Josselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854748v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lansberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Didelez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146611023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotozafindrabe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ulrich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01112986v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194516601071" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779614010857" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherepy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zi&#281;bli&#324;ski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jastrz&#261;b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Dokania" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nanal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brambilla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.651" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scomparin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorce" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802138" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bettane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cercus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miktat Imre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00768614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Didelez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadjidakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755486v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2013.02.174" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562098v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conforti Di Lorenzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duchesneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulucq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/C01081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2PGZR47J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00472459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Trung" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de La Taille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seguin-Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280010v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.05.053" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBQTC16C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kugler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agakichiev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agodi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-Pardo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(04)90257-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014040v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Clay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ave" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letessier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deligny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014045v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roberts" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Ghia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mostafa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014067v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Escobar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filevich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Mazur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013558v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011700v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letessier-Selvon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dawson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sommers" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etchegoyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013573v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.J. Clark" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nitz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013563v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salazar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nellen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villasenor" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013572v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gemmeke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011871v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cester" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lloyd-Evans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Watson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suomijarvi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013571v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekote" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Barbosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinfeller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Szadkowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013559v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Matthews" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zavrtanik" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05120726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Back" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Cherrati" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Cheikali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Esnault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227150v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zong" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smida" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daumiller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Engel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colonges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courty" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daubenspeck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaum&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135308017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613312v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Berni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.028" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23WXVZ8R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723727v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collonges" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00386100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combettes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.05.135" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00158035v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.07.100" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110588v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tocut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.05.090" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214221v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Pain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jullien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;dassou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hinoveanu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01109588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natochii" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puill" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burmistrov" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaumat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010529v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lhenry-Yvon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parizot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014393v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-genolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3267-3192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771968v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tocabens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delafosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cantacuz&#232;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheikh Mhamed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Dormard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niccolai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hull" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bettane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatagnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.07.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQC352Z6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Crom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.08.050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bettane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dupre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Genolini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genolini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15011-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01134723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zerguerras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Josselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00993567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Due&#241;as" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. S&#225;nchez Ben&#237;tez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00932000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.06.078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFN5Z9N7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00816977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQXRHSZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00647290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;roff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3640411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lepeltier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouthas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.07.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bluemer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauleo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonifazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Creusot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fulgione" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Back" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Cheikali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Cherrati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dosme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Montis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Abraham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giacchini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Marchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2019-MOPHA097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hadjidakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anselmino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Brodsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.324.0035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Quinn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Covault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mantsch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.19.011033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massacrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817110001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Colognes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Courty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guglielmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0395" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Barsuk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borgo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Khaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Faus-Golfe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Abdillah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-THPVA079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278864v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lansberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Brodsky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01384316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Takeishi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cady" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nonaka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0393" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hull" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Josselin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01073866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158502038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotozafindrabe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ulrich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lansberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Didelez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146611023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01112986v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194516601071" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779614010857" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bettane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cercus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miktat Imre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227070v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherepy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zi&#281;bli&#324;ski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jastrz&#261;b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Dokania" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nanal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brambilla" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.651" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scomparin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772239v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802138" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755486v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2013.02.174" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00768614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Didelez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadjidakis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00562098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conforti Di Lorenzo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duchesneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulucq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/01/C01081" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2PGZR47J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00472459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Trung" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00189863v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de La Taille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seguin-Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00280010v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137858v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.05.053" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBQTC16C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kugler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agakichiev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agodi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez-Pardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(04)90257-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roberts" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ave" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deligny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Clay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Ghia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mostafa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fick" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014040v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014035v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014067v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kick" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014041v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013574v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Szadkowski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nitz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013571v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekote" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Barbosa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinfeller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etchegoyen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013559v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Matthews" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011870v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lloyd-Evans" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Watson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dawson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sommers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011700v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret-Campagne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letessier-Selvon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revenu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011872v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011873v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Escobar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filevich" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Mazur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013573v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.J. Clark" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013572v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gemmeke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013563v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salazar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nellen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villasenor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suomijarvi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cester" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zavrtanik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05120726v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Esnault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227150v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daumiller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Engel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862535v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colonges" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courty" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daubenspeck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaum&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135308017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613312v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Berni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.028" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23WXVZ8R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723727v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collonges" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00386100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combettes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.05.135" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00158035v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.07.100" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110588v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tocut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.05.090" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214221v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Pain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jullien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;dassou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hinoveanu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01109588v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natochii" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puill" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burmistrov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaumat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lhenry-Yvon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parizot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010529v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014393v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>