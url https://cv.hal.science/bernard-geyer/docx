--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -66,311 +66,311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (81)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1998. Un très long mur dans les marges arides de la Syrie du Nord</w:t>
+                <w:t xml:space="preserve">1983. Dynamiques des rivages et des fleuves : la contribution des géographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazir Awad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MOM Éditions, pp.68-71, 2025</w:t>
+              <w:t xml:space="preserve">, MOM Editions, pp.28-31, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05391330v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05530552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1998. Un très long mur dans les marges arides de la Syrie du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Callot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MOM Editions, pp.28-31, 2025</w:t>
+              <w:t xml:space="preserve">, MOM Éditions, pp.68-71, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530552v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05391330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages végétaux autour de Ras Shamra-Ougarit : une approche par la biogéographie historique (XVIIIe-XXIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -425,51 +425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port de Bassit : observations récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -518,57 +518,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04871241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêtes géographiques a Ras Shamra - Ougarit : les acquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Matoian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ougarit, un anniversaire : bilans et recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Peeters, pp.155-184, 2021, Ras Shamra - Ougarit XXVIII, 978-90-429-4691-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêtes géographiques à Ras Shamra – Ougarit : les perspectives de prospections hors-site vues par la photographie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -587,294 +712,169 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Matoïan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ougarit, un anniversaire. Bilans et recherches en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Peeters, pp.185-214, 2021, Ras Shamra – Ougarit XXVIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04870235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stéréophotographies anciennes autour de Ras Shamra, une approche géomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Matoïan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ougarit, un anniversaire. Bilans et recherches en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-245, 2021, Ras Shamra – Ougarit, 9789042946910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peeters</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04870326v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-03504709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géologie et la tectonique du Proche et du Moyen-Orient</w:t>
               </w:r>
@@ -1305,234 +1305,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03098465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La région de Ras Shamra en cartes II – Les particularités d’une région</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+                <w:t xml:space="preserve">Hydrographie et bassins-versants dans la région de Ras Shamra – Ougarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (éd.), Archéologie, patrimoine et archives, Les fouilles anciennes à Ras Shamra et à Minet el-Beida II, Ras Shamra – Ougarit XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Peeters, pp.243-252, 2019</w:t>
+              <w:t xml:space="preserve">, Editions Peeters, pp.265-277, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02196392v1</w:t>
+                <w:t xml:space="preserve">halshs-02196397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrographie et bassins-versants dans la région de Ras Shamra – Ougarit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+                <w:t xml:space="preserve">La région de Ras Shamra en cartes II – Les particularités d’une région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (éd.), Archéologie, patrimoine et archives, Les fouilles anciennes à Ras Shamra et à Minet el-Beida II, Ras Shamra – Ougarit XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Peeters, pp.265-277, 2019</w:t>
+              <w:t xml:space="preserve">, Editions Peeters, pp.243-252, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02196397v1</w:t>
+                <w:t xml:space="preserve">halshs-02196392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne aux alentours de Ras Shamra vue au travers des documents d'archive, de la fin du XVIIe siècle au début du XXIe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2001,51 +2001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le royaume d'Ougarit, entre mer et montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (dir.), Archéologie, patrimoine et archives I, Les fouilles anciennes à Ras Shamra et à Minet el-Beida, Ras Shamra – Ougarit XXV, Éditions Peeters, Leuven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.385-392, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2070,51 +2070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages du nord du Levant révélés par les photographies aériennes : l'apport du fonds Claude Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2423,51 +2423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs, murets et enclos : l’usage de la pierre dans la mise en valeur des steppes arides de Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2634,51 +2634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ras Ibn Hani, “L’île” d’Ougarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,268 +3179,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marges arides de la Syrie du Nord. Chronique d’une prospection géoarchéologique : 2010</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ressources en eau et aménagements hydrauliques en Ougarit : état de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Matoïan, Michel Al-Maqdissi, Y. Calvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études ougaritiques II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Peeters, p. 11-18, 2012, Ras Shamra – Ougarit XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges arides de la Syrie du Nord. Chronique d’une prospection géo-archéologique : 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,57 +3347,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique archéologique en Syrie VI, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-159, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01665332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nella vallata dell’Eufrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeologia Viva 144, dossier spécial Dura Europos, la "Pompei del Desero Siriano"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01665332v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dura Europos: the site, the environment, the river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dura Europos. The XXI International Carlo Scarpa Prize for Gardens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Benetton Studi Ricerce, pp.59-72, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3534,51 +3547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre nomades et sédentaires. Prospections en Syrie du Nord et en Jordanie du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, pp.9-17, 2010, Travaux de la Maison de l'Orient 55</w:t>
@@ -3601,188 +3614,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nella vallata dell’Eufrate</w:t>
-[...136 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation des steppes du Proche-Orient : un instrument pour quelle stratégie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3808,405 +3683,405 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Lerin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastoralisme méditerranéen : patrimoine culturel et paysager et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 117-137, 2010, Options méditerranéennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En guise d’introduction : le « paysage » vu par un géographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hala Alarashi, Marie-Laure Chambrade, Sébastien Gondet, Aurélie Jouvenel, Caroline Sauvage et Hervé Tronchère (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l’étude archéologique des paysages anciens. Nouvelles recherches dans le Bassin méditerranéen, en Asie centrale et au Proche et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 13-15, 2010, TMO 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marges arides de la Syrie du Nord. Chronique d’une prospection géoarchéologique : 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique archéologique en Syrie IV, DGAM, Damas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Syrische Mauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in A. Nunn (Hrsg.), Mauern als Grenzen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Philipp von Zabern, pp.38-45, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges arides du Croissant fertile en Syrie du Nord : peuplements et contrôle des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in B. Dupret, Z. Ghazzal, Y. Courbage et M. al-Dbiyat (éds), La Syrie au présent. Reflets d’une société, Sindbad – Actes Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes écogéographiques et modes d’occupation du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4226,156 +4101,251 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald Jaubert, Bernard Geyer (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marges arides du Croissant fertile. Peuplements, exploitation et contrôle des ressources en Syrie du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 11-53, 2006, Série «Conquête de la steppe » 2, TMO 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Jaubert et B. Geyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquête de la steppe 2 ; Les Marges arides du Croissant fertile, peuplements, exploitation et contrôle des ressources en Syrie du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l'Orient, pp.55-69, 2006, T.M.O. 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00281049v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Marges arides du Croissant fertile, Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologies. Vingt ans de recherches françaises dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve et Larose, pp.501-502, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement des murs de soutènement de l'ensemble du site</w:t>
               </w:r>
@@ -4428,1226 +4398,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Marges arides du Croissant fertile, Syrie</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rasm Abu Miyal, château du désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Denise et L. Nordiguian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une aventure archéologique. Antoine Poidebard, photographe et aviateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Parenthèses, pp.294-295, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments des cadres géographiques passés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 166, IFAPO, pp.61-74, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de l'occupation du sol et du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., LEFORT J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réalité byzantine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Lethielleux, pp.535-545, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire de l'occupation du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 166, IFAPO, pp.233-282, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue des sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 166, IFAPO, pp.75-106, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aménagements hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 166 - 1, IFAPO, pp.175-231, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villages et l'occupation du sol au début de l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., LEFORT J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités Byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9, Lethielleux, pp.153-174, 2003</w:t>
+              <w:t xml:space="preserve">, 9, Lethielleux, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Données géographiques</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations alluviales et lacustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., LEFORT J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités Byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 9, Lethielleux, pp.153-174, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEYER B., LEFORT J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités Byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 9, Lethielleux, pp.23-40, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géomorphologie de la basse vallée de l'Euphrate syrien. Contribution à l'étude des changements de l'environnement géographique au Quaternaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 166 - 1, IFAPO, pp.7-59, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Factors in the Evolution of the Landscape and Land Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in A. E. Laiou (ed.), Economic History of Byzantium. From the Seventh through the Fifteenth Century, Dumbarton Oaks Studies XXXIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Bernard Geyer (éd.). </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les steppes arides de la Syrie du Nord à l'époque byzantine ou &amp;quot;la ruée vers l'est”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Geyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquête de la steppe et appropriation des terres sur les marges arides du Croissant fertile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 55-67, 2001, Série « Conquête de la steppe » 1, TMO 36</w:t>
+              <w:t xml:space="preserve">, Maison de l'Orient, pp.111-121, 2001, T.M.O. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">B. Geyer. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les steppes arides de la Syrie du Nord au Bronze ancien ou « la première conquête de l’est »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Geyer (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquête de la steppe et appropriation des terres sur les marges arides du Croissant fertile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Maison de l'Orient, pp.111-121, 2001, T.M.O. 36</w:t>
+              <w:t xml:space="preserve">, p. 55-67, 2001, Série « Conquête de la steppe » 1, TMO 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges arides du Croissant fertile : en guise d'introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5680,73 +5555,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Geyer (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquête de la steppe et appropriation des terres sur les marges arides du Croissant fertile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-12, 2001, Série « Conquête de la steppe » 1, TMO 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les steppes arides de la Syrie du Nord au Bronze ancien ou « la première conquête de l’est »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5766,73 +5641,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Geyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquête de la steppe et appropriation des terres sur les marges arides du Croissant fertile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Maison de l'Orient, pp.55-67, 2001, Travaux de la Maison de l'Orient 978-2-903264-78-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations géographiques concernant la région des massifs calcaires de la Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5848,499 +5723,499 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique archéologique en Syrie 1992, vol. 1, D.G.A.M. Damas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle contribution à l’étude géomorphologique de la région de Larsa-‘Oueili (Iraq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Huot (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oueili - Travaux de 1987 et 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 391408, 1996, E.R.C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Euphrate et sa vallée : 1922-1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une mission de reconnaissance de l'Euphrate en 1922. Les enjeux économiques, politiques et militaires d’une conquête. Deuxième partie : les textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 11-27 et 115-124, 1995, PIFD 133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur le site de Sarialan-Beyköy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in H. Gonnet, « Systèmes de cupules, de vasques et de rigoles rupestres dans la région de Beyköy en Phrygie », Aspects of Art and Iconography : Anatolia and its Neighbors (Studies in Honor of Nimet Özgüç), Ankara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupation humaine et environnement en Mésopotamie et sur la rive arabe du Golfe persique depuis le Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besançon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boucharlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Boucharlat</w:t>
+                <w:t xml:space="preserve">Rémy Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Delort; Corinne Beck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.21-40, 1993, 978-2-222-04762-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01851058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement ancien d’Haradum : un site parfaitement intégré à son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Képinski-Lecomte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haradum I. Une ville nouvelle sur le Moyen-Euphrate (XVIIIe-XVIIe siècles av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 37-49, 1992, E.R.C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01273685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antike Talsperren in Syrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6356,566 +6231,648 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in G. Garbrecht (Hrsg.), Historische Talsperren 2, Stuttgart : Verlag K. Wittwer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari : rapport préliminaire sur la campagne de 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Margueron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+                <w:t xml:space="preserve">M.-L. Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Jean-Marie</w:t>
+                <w:t xml:space="preserve">Marc Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARI 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville aujourd'hui engloutie : Emar - contribution géomorphologique à la localisation de la cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARI 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection de la moyenne vallée de l'Euphrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution française à l'archéologie syrienne 1969-1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAPO, pp.65-72, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Study of the Geomorphology of the Azraq Basin, Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in L. Copeland et F. Hours (eds), The Hammer on the Rock, coll. Maison de l'Orient - B.A.R. International Series 540 (i), Oxford</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuplement rural de la moyenne vallée de l'Euphrate à l'époque islamique (VIIe siècle - début du XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier d'Dont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution française à l'archéologie syrienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAPO, pp.227-231, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EAU DANS L'HABITAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ras Shamra - Ougarit III : le centre de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, III, pp.129-156, 1987, Ras Shamra - Ougarit</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01567313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole à es-Susa (Basse vallée de l'Euphrate Syrien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARI .Annales de recherches interdisciplinaires </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.275-291, 1987, MARI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6934,392 +6891,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'EAU DANS L'HABITAT</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Prospection de la moyenne vallée de l'Euphrate : rapport préliminaire 1982-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARI 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects géographiques des paysages actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in BELLIER P., BONDOUX R.-C., CHESNAY J.-C., GEYER B., GRELOIS J.-P., KRAVARI V., Paysages de Macédoine, « Monographies 3 » des Travaux et Mémoires du Centre de Recherches d'Histoire et Civilisation de Byzance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse pour une histoire des paysages depuis l'an Mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in BELLIER P., BONDOUX R. C., CHESNAY J.-C., GEYER B., GRELOIS J.-P., KRAVARI V., Paysages de Macédoine, « Monographies 3 » des Travaux et Mémoires du Centre de Recherches d'Histoire et Civilisation de Byzance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et occupation du sol de la moyenne vallée de l'Euphrate dans la région de Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARI 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7329,992 +7204,992 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie, patrimoine et archives, Les fouilles anciennes à Ras Shamra et à Minet el-Beida III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Pablo Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Peeters, 2024, Ras Shamra – Ougarit XXIX, Valérie Matoïan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04871117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat et environnement. Prospections dans les Marges arides de la Syrie du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awad Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, TMO 71, Conquête de la steppe n° 4, 978-2-35668-055-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01568053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’île d’Aphrodite au Paradis perdu, itinéraire d’un gentilhomme lyonnais. En hommage à Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Éditions Peeters, 2024, Ras Shamra – Ougarit XXIX, Valérie Matoïan</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Peeters, XXII, pp.384, 2015, Ras Shamra - Ougarit, Valérie Matoïan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nomades et sédentaires. Prospections en Syrie du Nord et en Jordanie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016, TMO 71, Conquête de la steppe n° 4, 978-2-35668-055-6</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée. Maison de l'Orient et de la Méditerranée, pp.288, 2010, Travaux de la Maison de l'Orient 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Éditions Peeters, XXII, pp.384, 2015, Ras Shamra - Ougarit, Valérie Matoïan</w:t>
+                <w:t xml:space="preserve">halshs-00725048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marges arides du Croissant fertile. Peuplements, exploitation et contrôle des ressources en Syrie du Nord.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ronald Jaubert; Bernard Geyer. Maison de l'Orient et de la Méditerranée, 43 (2), pp.206, 2006, TMO, 978-2-903264-29-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée. Maison de l'Orient et de la Méditerranée, pp.288, 2010, Travaux de la Maison de l'Orient 55</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bithynie au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lethielleux, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Ronald Jaubert; Bernard Geyer. Maison de l'Orient et de la Méditerranée, 43 (2), pp.206, 2006, TMO, 978-2-903264-29-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La basse vallée de l'Euphrate syrien du Néolithique à l'avènement de l'islam : géographie, archéologie et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Monchambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFAPO, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Lethielleux, 2003</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquête de la steppe et appropriation des terres sur les marges arides du Croissant fertile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée, 2001, TMO 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">IFAPO, 2003</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land use and vegetation cover in the semi-arid and arid areas of Aleppo and Hama provinces (Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, Les Cahiers du GREMMO - Hors série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée, 2001, TMO 36</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land use and vegetation cover in the semi-arid and arid areas of Aleppo and Hama provinces (Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, Les Cahiers du GREMMO - Hors série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dbiyat</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1999, Les Cahiers du GREMMO - Hors série</w:t>
+                <w:t xml:space="preserve">halshs-00097358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrages antiques de Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21, 1992, Collection de la Maison de l'Orient méditerranéen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...169 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01567412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8324,210 +8199,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The defensive system of the arid margins of the Northern Levant during the Middle Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Shabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harrassowitz Verlag, pp.349-362, 2020, Proceedings of the 11th International Congress on the Archaeology of the Ancient Near East, volume 2, Field Reports</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04871708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques et pratiques hydro-agricoles traditionnelles en domaine irrigué : approche pluridisciplinaire des modes de culture avant la motorisation en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Geyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et pratiques hydro-agricoles traditionnelles en domaine irrigué : approche pluridisciplinaire des modes de culture avant la motorisation en Syrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Damas, Syrie. 136, P. Geuthner, 1990, Bibliothèque archéologique et historique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01567331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8537,241 +8412,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « limes » de l’âge du Bronze Moyen dans les Marges Arides de Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, LIX-LX (2016-2019), pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03039273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat, bâti et aménagements ruraux dans la plaine de Ras Shamra au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semitica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coupe RS 26.318 et la vaisselle en serpentinite d’Ougarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8787,488 +8662,488 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semitica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.215-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau défensif de l’âge du Bronze moyen dans les Marges arides de Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Shabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (2), pp.115-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01667502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canals and water supply in the lower Euphrates valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Canal Through Time: A Technological Answer to Socio-Environmental Variability? Application to Constraining Environments, 7 (1), p. 11-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-014-0108-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 90, p. 159-176</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 90, pp.439-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupation du sol et conquête territoriale durant le Néolithique dans les Marges arides de Syrie du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 90, pp.439-478. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 90, p. 159-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un massif calcaire en Syrie du Nord : le Gebel Zawiye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9284,1381 +9159,1381 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Villes et campagnes aux rives de la Méditerranée ancienne. Hommages à Georges Tate, 12, p. 149-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à « Évolution démographique et modes d’occupation du sol en Syrie du Nord : les cas du Ǧebel Waṣṭāni, du Ǧebel Zāwiye et des marges arides (IIe-VIIe s.) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquité Tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, p. 87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient harbours and Holocene morphogenesis of the Ras Ibn Hani peninsula (Latakia, Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al-Maqdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78, p. 35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences de la Terre à Ras Shamra – Ougarit : la géologie à l’aide de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02193772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Méditerranée à la steppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, V. Matoïan (coord.), Cités de Syrie occidentale et du Liban, 15, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Steppe: Human Occupation and Potentiality. The example of Northern Syria’s Arid Margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88, p. 7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « mur-frontière » dans la steppe syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, in V. Matoïan (coord.), Cités de Syrie occidentale et du Liban (15), pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquest of new lands and water systems in the western Fertile Crescent (Central and Southern Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamoun Abdulkarim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (2), pp.91-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-010-0029-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00567300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoarchéologie des ports antiques de Syrie et observations des variations relatives du niveau marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...74 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Maqdissi Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87, p. 21-51</w:t>
+              <w:t xml:space="preserve">, 2010, 87, pp.47 - 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01258070v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01857003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie des ports antiques de Syrie et observations des variations relatives du niveau marin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission syro-française de Ras Shamra-Ougarit en 2007 et 2008 (67e et 68e campagnes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87, pp.47 - 49</w:t>
+              <w:t xml:space="preserve">, 2010, 87, p. 21-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01857003v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">halshs-01258070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « Très long Mur » dans la steppe syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36/2, p. 57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Marges arides de la Syrie du Nord : première synthèse d’une prospection géoarchéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47-48, pp.17-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion and Decline of Syria's Arid Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Arab world geographer = Le géographe du monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5/2, pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploitation des eaux de subsurface des marges arides de Syrie : dégradation ou transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13/1, p. 43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude géomorphologique de la vallée de l‘Afrin (Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10674,344 +10549,452 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note préliminaire sur le Quaternaire dans la vallée du Nahr 'Afrin (Syrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muhesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26 - 1, pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes gypseuses et les tertres de source de la région de 'Ayn al-Zarqa (Syrie du Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muhesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 77 (1), pp.10-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2000.2142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marges arides de la Syrie du Nord. Chronique d'une prospection géoarchéologique : 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muhesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques Archéologiques en Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, II, pp.99-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00097379v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges arides de la Syrie du Nord : prospection géoarchéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Debaine</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 75 (2), pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bagf.1998.2037⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -11033,242 +11016,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marges arides de la Syrie du Nord. Chronique d'une prospection géoarchéologique : 1997</w:t>
-[...106 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Environnement et occupation du sol dans la vallée de l’Euphrate syrien durant le Néolithique et le Chalcolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 22/2 (2), pp.5-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/paleo.1996.4634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cuvette du Rug (Syrie du Nord). Les conditions naturelles et les étapes de la mise en valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11284,73 +11159,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 72, p. 307-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise de l'eau en Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11366,854 +11241,854 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 280, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de H. KÜHNE (éd.) – 1991. Die rezente Umwelt von Tall Seh Hamad und Daten zur Umweltrekonstruktion der assyrischen Stadt Dur-Katlimmu, Berlin : Dietrich Reimer Verlag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 18/2, pp.152-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification et chronologie des terrasses holocènes du bassin syrien de l'Euphrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 22-23, p. 101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01273690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur une campagne de fouilles de sauvetage à Tell Hrim (Syrie) - hiver 1986</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Doura-Europos et son environnement géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 65, pp.285-295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/syria.1988.7076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ougarit : un environnement favorable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde de la Bible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur l'implantation de Tell Melebiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akkadica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 46, pp.17-18, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosses et puits à offrandes du vicus de Bliesbrück</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Schaub</w:t>
+                <w:t xml:space="preserve">Jean-Paul Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Hiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et milieu naturel à Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, Eblouissante richesse de Mari sur l'Euphrate, 80, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection dans la basse vallée de l'Euphrate syrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un site mésolithique à Kalhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers sarregueminois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 12, pp.741-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01568798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12223,51 +12098,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau pour l’étude du royaume d’Ougarit : les dossiers cartographiques de Ras Shamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12296,152 +12171,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéorient – Le Blog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement et défense dans la steppe syrienne à l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Shabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01950189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12451,637 +12326,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la photographie aérienne des années 1930 à la restitution 3 D : les techniques innovantes d'hier et d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue d'exposition : Ougarit entre Orient et Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les paysages depuis le ciel ou comment les géographes restituent les environnements du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue d'exposition : Ougarit entre Orient et Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie d'un royaume levantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue d'exposition : Ougarit entre Orient et Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01817744v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre géographique</w:t>
+                <w:t xml:space="preserve">Harbaqa, un barrage dans la steppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00101260v1</w:t>
+                <w:t xml:space="preserve">halshs-00101908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbaqa, un barrage dans la steppe</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+                <w:t xml:space="preserve">Rapport scientifique 2001 - 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00101908v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00008155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">2002</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ''Marges arides de la Syrie du Nord'', un exemple de prospection géoarchéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008155v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ''Marges arides de la Syrie du Nord'', un exemple de prospection géoarchéologique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2001</w:t>
+                <w:t xml:space="preserve">Des fermes byzantines aux palais omayyades, ou l'ingénieuse mise en valeur des plaines steppiques de Chalcidique (Syrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13091,241 +12966,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Site Catchment Analysis to Regional Settlement Pattern Analysis: Making a Regional Map of Environmental Resources’ Potential. The Case of Arid Syria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstructing Ancient Eco-Systems. 9th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bâle, Switzerland. pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man/environment interactions in the Bronze Age Levant: Climatic crisis or fluctuations, chronology and settlement patterns in the Third Millennium Syrian arid steppe area villages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de Rome : The seven plagues. Catastrophes and destructions in Palestine and Egypt during the pre-classical period. Volcanic eruptions, earthquakes, floods, wars, famines and epidemics in the archaeological record and in Biblical and ancient Egyptian sources: an innovative approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy. p. 87-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants géoarchéologiques du peuplement rural dans les Marges arides de Syrie du Nord aux VIIe-IXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13341,73 +13216,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Proche-Orient de Justinien aux Abbassides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. 77-92 et p. 369-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01662166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and land-use evolution in the Euphrates valley during the Neolithic and Chalcolithic periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13423,388 +13298,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Syrian Jezira, Cultural Heritage and Interrelations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Deir ez-Zor, Syria. p.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01285347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les niveaux du lac de Nicée au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Castrum VII - Zones côtières littorales dans le monde méditerranéen au Moyen Âge : défense, peuplement, mise en valeur, Actes du colloque de Rome 23-26 octobre 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion et histoire du paysage en Bithynie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Castrum 5. Archéologie des espaces agraires méditerranéens au Moyen-Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.241-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges du désert en Syrie du Nord. Premières observations sur les fluctuations de l'environnement géo-écologique et de l'occupation du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales archéologiques arabes syriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie et peuplement des steppes arides de la Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de la Maison de l'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Québec - Lyon, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et ressources en eau dans la région d'Ougarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13820,310 +13695,310 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pays d'Ougarit autour de 1200 av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Lyon, France. p. 169-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01120863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection dans la région de Bursa 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI. Araştirma Sonuçlari Toplantisi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anıtlar ve Müzeler Genel Müdürlüğü, May 1993, Ankara, Turquie. pp.65-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection dans la région de Bursa - 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Planet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Arastirma Sonuçları Toplantısı</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, Çanakkale, Turquie. pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01573554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements hydrauliques et terroir agricole dans la moyenne vallée de l'Euphrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et pratiques hydro-agricoles traditionnelles en domaine irrigué : approche pluridisciplinaire des modes de culture avant la motorisation en Syrie, Actes du Colloque de l’IFAPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Geyer, G. Pilleul, 1987, Damas, Syrie. p. 63-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14133,51 +14008,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arid margins of northern Syria, recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awad Nazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14232,51 +14107,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Syrian Congress on Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Beyrouth, Lebanon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14286,134 +14161,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme PaléoSyr/PaléoLib : compte-rendu de fin de projet 2010-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Frank Braemer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Sorrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02199855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14423,105 +14298,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aridité et sociétés au Proche-Orient, une problématique géo-archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Lumière Lyon 2, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01567406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14668,51 +14543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05391330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781784919474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besan&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Nazir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jaubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Monchambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besan&#231;on" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ko&#231;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanlaville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dalongeville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Margueron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Jean-Marie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monchambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Dont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Vita" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097760v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010253v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667502v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0108-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Maqdissi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196649v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Maqdissi Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhesen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1996.4634" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.1988.7076" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schaub" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Hiller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950189v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196750v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817744v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101908v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097740v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097382v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196412v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285347v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196245v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefort" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097367v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097373v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097355v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120863v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196244v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01567406v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05391330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781784919474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besan&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Nazir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jaubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Monchambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ko&#231;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besan&#231;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanlaville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dalongeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Margueron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Jean-Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monchambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Dont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Vita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0108-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257472v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Maqdissi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196649v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Maqdissi Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257544v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhesen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2142" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1996.4634" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.1988.7076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schaub" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Hiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196746v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196245v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefort" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097367v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199855v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01567406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>