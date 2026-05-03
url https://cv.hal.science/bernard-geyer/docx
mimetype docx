--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -100,277 +100,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1983. Dynamiques des rivages et des fleuves : la contribution des géographes</w:t>
+                <w:t xml:space="preserve">1998. Un très long mur dans les marges arides de la Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MOM Editions, pp.28-31, 2025</w:t>
+              <w:t xml:space="preserve">, MOM Éditions, pp.68-71, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530552v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-05391330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1983. Dynamiques des rivages et des fleuves : la contribution des géographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+                <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazir Awad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MOM Éditions, pp.68-71, 2025</w:t>
+              <w:t xml:space="preserve">, MOM Editions, pp.28-31, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages végétaux autour de Ras Shamra-Ougarit : une approche par la biogéographie historique (XVIIIe-XXIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -425,51 +425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port de Bassit : observations récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -518,436 +518,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04871241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêtes géographiques à Ras Shamra – Ougarit : les perspectives de prospections hors-site vues par la photographie aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Matoïan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ougarit, un anniversaire. Bilans et recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Peeters, pp.185-214, 2021, Ras Shamra – Ougarit XXVIII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04870235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stéréophotographies anciennes autour de Ras Shamra, une approche géomatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Matoïan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ougarit, un anniversaire. Bilans et recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-245, 2021, Ras Shamra – Ougarit, 9789042946910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04870326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêtes géographiques a Ras Shamra - Ougarit : les acquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Matoian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ougarit, un anniversaire : bilans et recherches en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Peeters, pp.155-184, 2021, Ras Shamra - Ougarit XXVIII, 978-90-429-4691-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...209 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géologie et la tectonique du Proche et du Moyen-Orient</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">in M. Sauvage (dir.). </w:t>
+                <w:t xml:space="preserve">Les États du Proche et du Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Sauvage (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.5, 2020</w:t>
+              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.3, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03098480v1</w:t>
+                <w:t xml:space="preserve">halshs-03098454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Très Long Mur » et la question des frontières</w:t>
               </w:r>
@@ -1000,100 +1000,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03098578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les États du Proche et du Moyen-Orient</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">in M. Sauvage (dir.),. </w:t>
+                <w:t xml:space="preserve">La géologie et la tectonique du Proche et du Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Sauvage (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.3, 2020</w:t>
+              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.5, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03098454v1</w:t>
+                <w:t xml:space="preserve">halshs-03098480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contrainte climatique vue au travers des précipitations</w:t>
               </w:r>
@@ -1305,109 +1305,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03098465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrographie et bassins-versants dans la région de Ras Shamra – Ougarit</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La campagne aux alentours de Ras Shamra vue au travers des documents d'archive, de la fin du XVIIe siècle au début du XXIe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Matoïan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (éd.), Archéologie, patrimoine et archives, Les fouilles anciennes à Ras Shamra et à Minet el-Beida II, Ras Shamra – Ougarit XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Peeters, pp.265-277, 2019</w:t>
+              <w:t xml:space="preserve">, Éditions Peeters, pp.191-221, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02196397v1</w:t>
+                <w:t xml:space="preserve">halshs-02196386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La région de Ras Shamra en cartes II – Les particularités d’une région</w:t>
               </w:r>
@@ -1482,113 +1486,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne aux alentours de Ras Shamra vue au travers des documents d'archive, de la fin du XVIIe siècle au début du XXIe</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrographie et bassins-versants dans la région de Ras Shamra – Ougarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (éd.), Archéologie, patrimoine et archives, Les fouilles anciennes à Ras Shamra et à Minet el-Beida II, Ras Shamra – Ougarit XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Peeters, pp.191-221, 2019</w:t>
+              <w:t xml:space="preserve">, Editions Peeters, pp.265-277, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02196386v1</w:t>
+                <w:t xml:space="preserve">halshs-02196397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources dans la région de Ras Shamra – Ougarit</w:t>
               </w:r>
@@ -1844,96 +1844,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04871688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et variabilité dans la région de Ras Shamra-Ougarit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+                <w:t xml:space="preserve">Le royaume d'Ougarit, entre mer et montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (dir.), Archéologie, patrimoine et archives I, Les fouilles anciennes à Ras Shamra et à Minet el-Beida, Ras Shamra – Ougarit XXV, Éditions Peeters, Leuven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, pp.385-392, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02191843v1</w:t>
+                <w:t xml:space="preserve">halshs-02191841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ougarit et le Croissant fertile</w:t>
               </w:r>
@@ -1982,139 +1995,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le royaume d'Ougarit, entre mer et montagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">Climat et variabilité dans la région de Ras Shamra-Ougarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (dir.), Archéologie, patrimoine et archives I, Les fouilles anciennes à Ras Shamra et à Minet el-Beida, Ras Shamra – Ougarit XXV, Éditions Peeters, Leuven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.385-392, 2017</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02191841v1</w:t>
+                <w:t xml:space="preserve">halshs-02191843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages du nord du Levant révélés par les photographies aériennes : l'apport du fonds Claude Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2423,51 +2423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs, murets et enclos : l’usage de la pierre dans la mise en valeur des steppes arides de Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2634,51 +2634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ras Ibn Hani, “L’île” d’Ougarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,51 +3271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges arides de la Syrie du Nord. Chronique d’une prospection géo-archéologique : 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,264 +3377,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01665332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre nomades et sédentaires. Prospections en Syrie du Nord et en Jordanie du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, pp.9-17, 2010, Travaux de la Maison de l'Orient 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01662006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dura Europos: the site, the environment, the river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dura Europos. The XXI International Carlo Scarpa Prize for Gardens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Benetton Studi Ricerce, pp.59-72, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nella vallata dell’Eufrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia Viva 144, dossier spécial Dura Europos, la "Pompei del Desero Siriano"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.20, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196641v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">halshs-01662006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation des steppes du Proche-Orient : un instrument pour quelle stratégie ?</w:t>
               </w:r>
@@ -3805,51 +3805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges arides de la Syrie du Nord. Chronique d’une prospection géoarchéologique : 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4163,51 +4163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Jaubert et B. Geyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquête de la steppe 2 ; Les Marges arides du Croissant fertile, peuplements, exploitation et contrôle des ressources en Syrie du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l'Orient, pp.55-69, 2006, T.M.O. 43</w:t>
@@ -4230,225 +4230,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'aménagement des murs de soutènement de l'ensemble du site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Larché. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’Iraq al Amir. Le château du Tobiade Hyrcan. Restitution et reconstitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 14-15, 2005, BAH 172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Marges arides du Croissant fertile, Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies. Vingt ans de recherches françaises dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve et Larose, pp.501-502, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasm Abu Miyal, château du désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4484,186 +4484,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évolution de l'occupation du sol et du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEYER B., LEFORT J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réalité byzantine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Lethielleux, pp.535-545, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eléments des cadres géographiques passés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 166, IFAPO, pp.61-74, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097901v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00097834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de l'occupation du sol</w:t>
               </w:r>
@@ -4933,51 +4933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Koç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,199 +5314,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02193437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les steppes arides de la Syrie du Nord à l'époque byzantine ou &amp;quot;la ruée vers l'est”</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">B. Geyer. </w:t>
+                <w:t xml:space="preserve">Les steppes arides de la Syrie du Nord au Bronze ancien ou « la première conquête de l’est »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Geyer (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquête de la steppe et appropriation des terres sur les marges arides du Croissant fertile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Maison de l'Orient, pp.111-121, 2001, T.M.O. 36</w:t>
+              <w:t xml:space="preserve">, p. 55-67, 2001, Série « Conquête de la steppe » 1, TMO 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00281043v1</w:t>
+                <w:t xml:space="preserve">halshs-01258924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les steppes arides de la Syrie du Nord au Bronze ancien ou « la première conquête de l’est »</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Bernard Geyer (éd.). </w:t>
+                <w:t xml:space="preserve">Les steppes arides de la Syrie du Nord à l'époque byzantine ou &amp;quot;la ruée vers l'est”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Geyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquête de la steppe et appropriation des terres sur les marges arides du Croissant fertile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 55-67, 2001, Série « Conquête de la steppe » 1, TMO 36</w:t>
+              <w:t xml:space="preserve">, Maison de l'Orient, pp.111-121, 2001, T.M.O. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01258924v1</w:t>
+                <w:t xml:space="preserve">halshs-00281043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges arides du Croissant fertile : en guise d'introduction</w:t>
               </w:r>
@@ -6727,50 +6727,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une nécropole à es-Susa (Basse vallée de l'Euphrate Syrien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Monchambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MARI .Annales de recherches interdisciplinaires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.275-291, 1987, MARI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'EAU DANS L'HABITAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6779,139 +6861,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ras Shamra - Ougarit III : le centre de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, III, pp.129-156, 1987, Ras Shamra - Ougarit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01567313v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01573995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection de la moyenne vallée de l'Euphrate : rapport préliminaire 1982-1985</w:t>
               </w:r>
@@ -7521,51 +7521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée. Maison de l'Orient et de la Méditerranée, pp.288, 2010, Travaux de la Maison de l'Orient 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7671,51 +7671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bithynie au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lethielleux, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8213,77 +8213,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The defensive system of the arid margins of the Northern Levant during the Middle Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Shabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8452,51 +8452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8534,51 +8534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat, bâti et aménagements ruraux dans la plaine de Ras Shamra au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8724,51 +8724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Shabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8891,243 +8891,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupation du sol et conquête territoriale durant le Néolithique dans les Marges arides de Syrie du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 90, pp.439-478. </w:t>
+              <w:t xml:space="preserve">, 2013, 90, p. 159-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
-[...69 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 90, p. 159-176</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 90, pp.439-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01257472v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un massif calcaire en Syrie du Nord : le Gebel Zawiye</w:t>
               </w:r>
@@ -9225,51 +9225,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, p. 87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9290,51 +9290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient harbours and Holocene morphogenesis of the Ras Ibn Hani peninsula (Latakia, Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9661,51 +9661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « mur-frontière » dans la steppe syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, in V. Matoïan (coord.), Cités de Syrie occidentale et du Liban (15), pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9724,459 +9724,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géoarchéologie des ports antiques de Syrie et observations des variations relatives du niveau marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Maqdissi Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.47 - 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01857003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission syro-française de Ras Shamra-Ougarit en 2007 et 2008 (67e et 68e campagnes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, p. 21-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conquest of new lands and water systems in the western Fertile Crescent (Central and Southern Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Braemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamoun Abdulkarim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (2), pp.91-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-010-0029-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12685-010-0029-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00567300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « Très long Mur » dans la steppe syrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...270 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36/2, p. 57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10240,51 +10240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10320,204 +10320,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exploitation des eaux de subsurface des marges arides de Syrie : dégradation ou transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13/1, p. 43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expansion and Decline of Syria's Arid Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Arab world geographer = Le géographe du monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5/2, pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258897v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-01258908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude géomorphologique de la vallée de l‘Afrin (Syrie)</w:t>
               </w:r>
@@ -10791,50 +10791,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les marges arides de la Syrie du Nord : prospection géoarchéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 75 (2), pp.213-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1998.2037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les marges arides de la Syrie du Nord. Chronique d'une prospection géoarchéologique : 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muhesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10869,174 +10986,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques Archéologiques en Syrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, II, pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097352v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-00097348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et occupation du sol dans la vallée de l’Euphrate syrien durant le Néolithique et le Chalcolithique</w:t>
               </w:r>
@@ -12233,51 +12233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Shabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12366,51 +12366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue d'exposition : Ougarit entre Orient et Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12435,51 +12435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les paysages depuis le ciel ou comment les géographes restituent les environnements du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12530,51 +12530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie d'un royaume levantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13347,51 +13347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les niveaux du lac de Nicée au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14543,51 +14543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05391330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781784919474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besan&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Nazir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jaubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Monchambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ko&#231;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besan&#231;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanlaville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dalongeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Margueron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Jean-Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monchambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Dont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Vita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0108-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257472v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Maqdissi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196649v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Maqdissi Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257544v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhesen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2142" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1996.4634" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.1988.7076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schaub" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Hiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196746v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196245v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefort" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097367v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199855v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01567406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05391330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781784919474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besan&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Nazir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jaubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Monchambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ko&#231;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besan&#231;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanlaville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dalongeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Margueron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Jean-Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monchambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Dont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Vita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0108-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Maqdissi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196649v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Maqdissi Michel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257544v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhesen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2142" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097348v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1996.4634" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.1988.7076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schaub" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Hiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196746v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196245v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefort" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097367v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199855v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01567406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>