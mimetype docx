--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -854,741 +854,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les États du Proche et du Moyen-Orient</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">in M. Sauvage (dir.),. </w:t>
+                <w:t xml:space="preserve">La géographie physique du Proche et du Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Sauvage (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.3, 2020</w:t>
+              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03098454v1</w:t>
+                <w:t xml:space="preserve">halshs-03098465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « Très Long Mur » et la question des frontières</w:t>
+                <w:t xml:space="preserve">La géologie et la tectonique du Proche et du Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in M. Sauvage (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.59, 2020</w:t>
+              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.5, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03098578v1</w:t>
+                <w:t xml:space="preserve">halshs-03098480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géologie et la tectonique du Proche et du Moyen-Orient</w:t>
+                <w:t xml:space="preserve">Le « Très Long Mur » et la question des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in M. Sauvage (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.5, 2020</w:t>
+              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.59, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03098480v1</w:t>
+                <w:t xml:space="preserve">halshs-03098578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contrainte climatique vue au travers des précipitations</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">in M. Sauvage (dir.). </w:t>
+                <w:t xml:space="preserve">Les États du Proche et du Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in M. Sauvage (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.6, 2020</w:t>
+              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.3, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03098533v1</w:t>
+                <w:t xml:space="preserve">halshs-03098454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations du tracé de la côte et des fleuves en basse Mésopotamie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Sauvage</w:t>
+                <w:t xml:space="preserve">La contrainte climatique vue au travers des précipitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in M. Sauvage (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.8-13, 2020</w:t>
+              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.6, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03098564v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-03098533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les variations du tracé de la côte et des fleuves en basse Mésopotamie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in M. Sauvage (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.4, 2020</w:t>
+              <w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.8-13, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03098465v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne aux alentours de Ras Shamra vue au travers des documents d'archive, de la fin du XVIIe siècle au début du XXIe</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La région de Ras Shamra en cartes II – Les particularités d’une région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (éd.), Archéologie, patrimoine et archives, Les fouilles anciennes à Ras Shamra et à Minet el-Beida II, Ras Shamra – Ougarit XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Peeters, pp.191-221, 2019</w:t>
+              <w:t xml:space="preserve">, Editions Peeters, pp.243-252, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02196386v1</w:t>
+                <w:t xml:space="preserve">halshs-02196392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La région de Ras Shamra en cartes II – Les particularités d’une région</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+                <w:t xml:space="preserve">Hydrographie et bassins-versants dans la région de Ras Shamra – Ougarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (éd.), Archéologie, patrimoine et archives, Les fouilles anciennes à Ras Shamra et à Minet el-Beida II, Ras Shamra – Ougarit XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Peeters, pp.243-252, 2019</w:t>
+              <w:t xml:space="preserve">, Editions Peeters, pp.265-277, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02196392v1</w:t>
+                <w:t xml:space="preserve">halshs-02196397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrographie et bassins-versants dans la région de Ras Shamra – Ougarit</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La campagne aux alentours de Ras Shamra vue au travers des documents d'archive, de la fin du XVIIe siècle au début du XXIe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Matoïan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (éd.), Archéologie, patrimoine et archives, Les fouilles anciennes à Ras Shamra et à Minet el-Beida II, Ras Shamra – Ougarit XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Peeters, pp.265-277, 2019</w:t>
+              <w:t xml:space="preserve">, Éditions Peeters, pp.191-221, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02196397v1</w:t>
+                <w:t xml:space="preserve">halshs-02196386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources dans la région de Ras Shamra – Ougarit</w:t>
               </w:r>
@@ -1844,263 +1844,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04871688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le royaume d'Ougarit, entre mer et montagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">La région de Ras Shamra en cartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Matoïan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie, patrimoine et archives, Les fouilles anciennes à Ras Shamra et à Minet el- Beida I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.379-381, 2017, Ras Shamra – Ougarit XXV</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climat et variabilité dans la région de Ras Shamra-Ougarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (dir.), Archéologie, patrimoine et archives I, Les fouilles anciennes à Ras Shamra et à Minet el-Beida, Ras Shamra – Ougarit XXV, Éditions Peeters, Leuven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.385-392, 2017</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ougarit et le Croissant fertile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (dir.), Archéologie, patrimoine et archives I, Les fouilles anciennes à Ras Shamra et à Minet el-Beida, Ras Shamra – Ougarit XXV, Éditions Peeters, Leuven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.403-415, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le royaume d'Ougarit, entre mer et montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (dir.), Archéologie, patrimoine et archives I, Les fouilles anciennes à Ras Shamra et à Minet el-Beida, Ras Shamra – Ougarit XXV, Éditions Peeters, Leuven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, pp.385-392, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages du nord du Levant révélés par les photographies aériennes : l'apport du fonds Claude Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2116,555 +2215,568 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in V. Matoïan (dir.), Archéologie, patrimoine et archives I, Les fouilles anciennes à Ras Shamra et à Minet el-Beida, Ras Shamra – Ougarit XXV, Éditions Peeters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.349-378, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Valérie Matoïan. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awad Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Odile Rousset; Bernard Geyer; Pierre-Louis Gatier; Nazir Awad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie, patrimoine et archives, Les fouilles anciennes à Ras Shamra et à Minet el- Beida I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, pp.379-381, 2017, Ras Shamra – Ougarit XXV</w:t>
+              <w:t xml:space="preserve">Habitat et environnement. Prospections dans les Marges arides de la Syrie du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Maison de l'Orient et de la Méditerranée-Jean Pouilloux, pp.9-18, 2016, Travaux de la Maison de l'Orient et de la Méditerranée. Série Conquête de la steppe, 978-2-35668-055-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découpage régional et contraintes historiques : une géographie succincte du Proche-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Al-Maqdissi et E. Ishaq (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Syrie et le désastre archéologique du Proche-Orient. « Palmyre cité martyre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beiteddine Art Festival, pp.16-23, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citernes pluviales des steppes syriennes, éléments de la conquête d’une marge aride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Odile Rousset, Bernard Geyer, Pierre-Louis Gatier et Nazir Awad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitat et environnement. Prospections dans les Marges arides de la Syrie du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TMO 71 (Série « Conquête de la steppe » n° 4), Maison de l'Orient, pp.45-88, 2016, 978-2-35668-055-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...110 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murs, murets et enclos : l’usage de la pierre dans la mise en valeur des steppes arides de Syrie du Nord</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besançon</w:t>
+                <w:t xml:space="preserve">Note sur l’olivier dans les marges arides de Syrie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Geyer, Valérie Matoïan, Michel Al-Maqdissi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'île d'Aphrodite au Paradis perdu, itinéraire d'un gentilhomme lyonnais. En hommage à Yves Calvet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Peeters, p. 299-317, 2015, Ras Shamra – Ougarit XXII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murs, murets et enclos : l’usage de la pierre dans la mise en valeur des steppes arides de Syrie du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Geyer, Valérie Matoïan, Michel Al-Maqdissi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'île d'Aphrodite au Paradis perdu, itinéraire d'un gentilhomme lyonnais. En hommage à Yves Calvet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Éd. Peeters, p. 275-298, 2015, Ras Shamra – Ougarit XXII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ras Ibn Hani, “L’île” d’Ougarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2673,219 +2785,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geyer, Bernard; Matoïan, Valérie; Al-Maqdissi, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'île d'Aphrodite au Paradis perdu, itinéraire d'un gentilhomme lyonnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Peeters, pp.51-62, 2015, Ras Shamra - Ougarit, 9789042932678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233176v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">halshs-01257374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water quest and subsistence strategies during the Neolithic in the arid margins of Northern Syria</w:t>
               </w:r>
@@ -3297,64 +3297,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique archéologique en Syrie VI, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-159, 2012</w:t>
@@ -3377,57 +3377,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01665332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les marges arides de la Syrie du Nord. Chronique d’une prospection géoarchéologique : 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie IV, DGAM, Damas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,462 +3541,367 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre nomades et sédentaires. Prospections en Syrie du Nord et en Jordanie du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée, pp.9-17, 2010, Travaux de la Maison de l'Orient 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nella vallata dell’Eufrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeologia Viva 144, dossier spécial Dura Europos, la "Pompei del Desero Siriano"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dura Europos: the site, the environment, the river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dura Europos. The XXI International Carlo Scarpa Prize for Gardens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione Benetton Studi Ricerce, pp.59-72, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation des steppes du Proche-Orient : un instrument pour quelle stratégie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Lerin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastoralisme méditerranéen : patrimoine culturel et paysager et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 117-137, 2010, Options méditerranéennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En guise d’introduction : le « paysage » vu par un géographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hala Alarashi, Marie-Laure Chambrade, Sébastien Gondet, Aurélie Jouvenel, Caroline Sauvage et Hervé Tronchère (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l’étude archéologique des paysages anciens. Nouvelles recherches dans le Bassin méditerranéen, en Asie centrale et au Proche et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 13-15, 2010, TMO 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258081v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02193759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Syrische Mauer</w:t>
               </w:r>
@@ -3956,77 +3956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges arides du Croissant fertile en Syrie du Nord : peuplements et contrôle des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in B. Dupret, Z. Ghazzal, Y. Courbage et M. al-Dbiyat (éds), La Syrie au présent. Reflets d’une société, Sindbad – Actes Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4051,51 +4051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes écogéographiques et modes d’occupation du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4150,51 +4150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4322,51 +4322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Marges arides du Croissant fertile, Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4484,788 +4484,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les formations alluviales et lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEYER B., LEFORT J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités Byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Lethielleux, pp.153-174, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEYER B., LEFORT J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités Byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Lethielleux, pp.23-40, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géomorphologie de la basse vallée de l'Euphrate syrien. Contribution à l'étude des changements de l'environnement géographique au Quaternaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 166 - 1, IFAPO, pp.7-59, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villages et l'occupation du sol au début de l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEYER B., LEFORT J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités Byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Lethielleux, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments des cadres géographiques passés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 166, IFAPO, pp.61-74, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'occupation du sol et du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., LEFORT J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réalité byzantine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Lethielleux, pp.535-545, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire de l'occupation du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 166, IFAPO, pp.61-74, 2003</w:t>
+              <w:t xml:space="preserve">, 166, IFAPO, pp.233-282, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue des sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 166, IFAPO, pp.233-282, 2003</w:t>
+              <w:t xml:space="preserve">, 166, IFAPO, pp.75-106, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aménagements hydrauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEYER B., MONCHAMBERT J.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque archéologique et historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 166, IFAPO, pp.75-106, 2003</w:t>
+              <w:t xml:space="preserve">, 166 - 1, IFAPO, pp.175-231, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097883v1</w:t>
-              </w:r>
-[...342 lines deleted...]
-                <w:t xml:space="preserve">halshs-00097839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Factors in the Evolution of the Landscape and Land Use</w:t>
               </w:r>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Geyer (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquête de la steppe et appropriation des terres sur les marges arides du Croissant fertile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-12, 2001, Série « Conquête de la steppe » 1, TMO 36</w:t>
@@ -5677,51 +5677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations géographiques concernant la région des massifs calcaires de la Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5996,51 +5996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation humaine et environnement en Mésopotamie et sur la rive arabe du Golfe persique depuis le Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boucharlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6261,221 +6261,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari : rapport préliminaire sur la campagne de 1985</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une ville aujourd'hui engloutie : Emar - contribution géomorphologique à la localisation de la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARI 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02191745v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-02191728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari : rapport préliminaire sur la campagne de 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...18 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARI 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02191728v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection de la moyenne vallée de l'Euphrate</w:t>
               </w:r>
@@ -6543,51 +6543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Study of the Geomorphology of the Azraq Basin, Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6973,165 +6973,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Esquisse pour une histoire des paysages depuis l'an Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in BELLIER P., BONDOUX R. C., CHESNAY J.-C., GEYER B., GRELOIS J.-P., KRAVARI V., Paysages de Macédoine, « Monographies 3 » des Travaux et Mémoires du Centre de Recherches d'Histoire et Civilisation de Byzance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aspects géographiques des paysages actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in BELLIER P., BONDOUX R.-C., CHESNAY J.-C., GEYER B., GRELOIS J.-P., KRAVARI V., Paysages de Macédoine, « Monographies 3 » des Travaux et Mémoires du Centre de Recherches d'Histoire et Civilisation de Byzance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191715v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02191719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et occupation du sol de la moyenne vallée de l'Euphrate dans la région de Mari</w:t>
               </w:r>
@@ -7306,759 +7306,759 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat et environnement. Prospections dans les Marges arides de la Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-O. Rousset</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Awad Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, TMO 71, Conquête de la steppe n° 4, 978-2-35668-055-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01568053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’île d’Aphrodite au Paradis perdu, itinéraire d’un gentilhomme lyonnais. En hommage à Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Peeters, XXII, pp.384, 2015, Ras Shamra - Ougarit, Valérie Matoïan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nomades et sédentaires. Prospections en Syrie du Nord et en Jordanie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016, TMO 71, Conquête de la steppe n° 4, 978-2-35668-055-6</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée. Maison de l'Orient et de la Méditerranée, pp.288, 2010, Travaux de la Maison de l'Orient 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Éditions Peeters, XXII, pp.384, 2015, Ras Shamra - Ougarit, Valérie Matoïan</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marges arides du Croissant fertile. Peuplements, exploitation et contrôle des ressources en Syrie du Nord.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ronald Jaubert; Bernard Geyer. Maison de l'Orient et de la Méditerranée, 43 (2), pp.206, 2006, TMO, 978-2-903264-29-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée. Maison de l'Orient et de la Méditerranée, pp.288, 2010, Travaux de la Maison de l'Orient 55</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La basse vallée de l'Euphrate syrien du Néolithique à l'avènement de l'islam : géographie, archéologie et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Monchambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFAPO, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Ronald Jaubert; Bernard Geyer. Maison de l'Orient et de la Méditerranée, 43 (2), pp.206, 2006, TMO, 978-2-903264-29-1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bithynie au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lethielleux, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Lethielleux, 2003</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquête de la steppe et appropriation des terres sur les marges arides du Croissant fertile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée, 2001, TMO 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">IFAPO, 2003</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land use and vegetation cover in the semi-arid and arid areas of Aleppo and Hama provinces (Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Debaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, Les Cahiers du GREMMO - Hors série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and vegetation cover in the semi-arid and arid areas of Aleppo and Hama provinces (Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,51 +8426,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « limes » de l’âge du Bronze Moyen dans les Marges Arides de Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8698,51 +8698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau défensif de l’âge du Bronze moyen dans les Marges arides de Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8891,50 +8891,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un massif calcaire en Syrie du Nord : le Gebel Zawiye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Villes et campagnes aux rives de la Méditerranée ancienne. Hommages à Georges Tate, 12, p. 149-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Occupation du sol et conquête territoriale durant le Néolithique dans les Marges arides de Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8943,371 +9025,397 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, p. 159-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.439-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences de la Terre à Ras Shamra – Ougarit : la géologie à l’aide de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chanut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Villes et campagnes aux rives de la Méditerranée ancienne. Hommages à Georges Tate, 12, p. 149-168</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02193772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à « Évolution démographique et modes d’occupation du sol en Syrie du Nord : les cas du Ǧebel Waṣṭāni, du Ǧebel Zāwiye et des marges arides (IIe-VIIe s.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, p. 87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient harbours and Holocene morphogenesis of the Ras Ibn Hani peninsula (Latakia, Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9329,202 +9437,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al-Maqdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78, p. 35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257491v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-02193772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Méditerranée à la steppe</w:t>
               </w:r>
@@ -9724,151 +9724,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conquest of new lands and water systems in the western Fertile Crescent (Central and Southern Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamoun Abdulkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.91-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-010-0029-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00567300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie des ports antiques de Syrie et observations des variations relatives du niveau marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Maqdissi Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87, pp.47 - 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01857003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission syro-française de Ras Shamra-Ougarit en 2007 et 2008 (67e et 68e campagnes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9877,280 +9994,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87, p. 21-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « Très long Mur » dans la steppe syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10214,64 +10214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Marges arides de la Syrie du Nord : première synthèse d’une prospection géoarchéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10320,234 +10320,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expansion and Decline of Syria's Arid Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Arab world geographer = Le géographe du monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5/2, pp.73-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des eaux de subsurface des marges arides de Syrie : dégradation ou transformation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13/1, p. 43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude géomorphologique de la vallée de l‘Afrin (Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10585,51 +10585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note préliminaire sur le Quaternaire dans la vallée du Nahr 'Afrin (Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10680,90 +10680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes gypseuses et les tertres de source de la région de 'Ayn al-Zarqa (Syrie du Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muhesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 77 (1), pp.10-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10810,77 +10810,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges arides de la Syrie du Nord : prospection géoarchéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 75 (2), pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10927,51 +10927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges arides de la Syrie du Nord. Chronique d'une prospection géoarchéologique : 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muhesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11035,51 +11035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et occupation du sol dans la vallée de l’Euphrate syrien durant le Néolithique et le Chalcolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 22/2 (2), pp.5-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11113,51 +11113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cuvette du Rug (Syrie du Nord). Les conditions naturelles et les étapes de la mise en valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11422,187 +11422,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01273690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur une campagne de fouilles de sauvetage à Tell Hrim (Syrie) - hiver 1986</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site de Doura-Europos et son environnement géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1988, 65, pp.285-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/syria.1988.7076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02191733v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01573997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport préliminaire sur une campagne de fouilles de sauvetage à Tell Hrim (Syrie) - hiver 1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 65, pp.285-295. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/syria.1988.7076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01573997v1</w:t>
+                <w:t xml:space="preserve">halshs-02191733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ougarit : un environnement favorable</w:t>
               </w:r>
@@ -12106,50 +12106,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aménagement et défense dans la steppe syrienne à l’âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Shabo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01950189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du nouveau pour l’étude du royaume d’Ougarit : les dossiers cartographiques de Ras Shamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12171,158 +12272,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéorient – Le Blog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537718v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-01950189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12334,299 +12334,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la photographie aérienne des années 1930 à la restitution 3 D : les techniques innovantes d'hier et d'aujourd'hui</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La géographie d'un royaume levantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue d'exposition : Ougarit entre Orient et Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.58-59</w:t>
+              <w:t xml:space="preserve">, 2016, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02196750v1</w:t>
+                <w:t xml:space="preserve">hal-01817744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire les paysages depuis le ciel ou comment les géographes restituent les environnements du passé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la photographie aérienne des années 1930 à la restitution 3 D : les techniques innovantes d'hier et d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue d'exposition : Ougarit entre Orient et Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.56-57</w:t>
+              <w:t xml:space="preserve">, 2016, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02196746v1</w:t>
+                <w:t xml:space="preserve">halshs-02196750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie d'un royaume levantin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lire les paysages depuis le ciel ou comment les géographes restituent les environnements du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue d'exposition : Ougarit entre Orient et Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.18-19</w:t>
+              <w:t xml:space="preserve">, 2016, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817744v1</w:t>
+                <w:t xml:space="preserve">halshs-02196746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre géographique</w:t>
               </w:r>
@@ -13183,51 +13183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants géoarchéologiques du peuplement rural dans les Marges arides de Syrie du Nord aux VIIe-IXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Proche-Orient de Justinien aux Abbassides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. 77-92 et p. 369-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13265,51 +13265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and land-use evolution in the Euphrates valley during the Neolithic and Chalcolithic periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Syrian Jezira, Cultural Heritage and Interrelations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Deir ez-Zor, Syria. p.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13498,51 +13498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges du désert en Syrie du Nord. Premières observations sur les fluctuations de l'environnement géo-écologique et de l'occupation du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14022,103 +14022,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arid margins of northern Syria, recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awad Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al-Dbiyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awad Nazir</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Syrian Congress on Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Beyrouth, Lebanon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14543,51 +14543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05391330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781784919474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besan&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Nazir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jaubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Monchambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ko&#231;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besan&#231;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanlaville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dalongeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Margueron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Jean-Marie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monchambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Dont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Vita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0108-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Maqdissi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196649v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Maqdissi Michel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257544v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhesen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2142" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097348v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1996.4634" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.1988.7076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schaub" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Hiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196746v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196245v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefort" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097367v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199855v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01567406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05391330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946910" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781784919474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awad Nazir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besan&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al-Dbiyat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jaubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laisney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besan&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ko&#231;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Monchambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanlaville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dalongeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191728v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Margueron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Jean-Marie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monchambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Dont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Vita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097760v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dbiyat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0108-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257468v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Maqdissi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196649v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Abdulkarim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-010-0029-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Maqdissi Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257544v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muhesen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2142" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097348v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.1996.4634" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196705v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.1988.7076" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191692v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schaub" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Hiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sainty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196750v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196245v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefort" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097367v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097373v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527464v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fran&#231;ois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199855v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01567406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>